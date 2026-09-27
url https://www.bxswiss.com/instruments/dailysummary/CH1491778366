--- v11 (2026-09-06)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70c1101dbc54ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfc86be6d834190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8a660dd3944c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8893fd0cfc4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe83b3453d354af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8a660dd3944c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900d7793fddd459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8893fd0cfc4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>