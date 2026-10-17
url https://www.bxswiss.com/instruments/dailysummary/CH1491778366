--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfc86be6d834190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec91ba0f2164866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8893fd0cfc4704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f340740dadc47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900d7793fddd459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8893fd0cfc4704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0830bfb3771145a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f340740dadc47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>