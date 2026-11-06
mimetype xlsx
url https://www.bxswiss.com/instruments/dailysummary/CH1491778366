--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec91ba0f2164866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64f2983bd1343e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f340740dadc47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84142ec027d249b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0830bfb3771145a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f340740dadc47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee74030aec64938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84142ec027d249b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>102,120</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>05.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...242 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>