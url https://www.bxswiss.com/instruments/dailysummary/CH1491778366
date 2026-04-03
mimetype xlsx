--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e060955e72f403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra218701b7e004c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22825a4b7fe5400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcfc43965874e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889ef97c998240b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22825a4b7fe5400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7477650afa0a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcfc43965874e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,910</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...117 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>