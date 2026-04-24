--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra218701b7e004c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68077f6ac1341fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcfc43965874e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bdc38c07b446aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7477650afa0a4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcfc43965874e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597e6e805b7741ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bdc38c07b446aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...495 lines deleted...]
-          <x:t>95,480</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>