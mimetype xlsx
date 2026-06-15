--- v6 (2026-04-24)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68077f6ac1341fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7443331185c548c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1bdc38c07b446aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a05ffe3935466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597e6e805b7741ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1bdc38c07b446aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a967700bc084366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a05ffe3935466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,470</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...296 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>