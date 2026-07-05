--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7443331185c548c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3036ed230664c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a05ffe3935466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535b15f2309248e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a967700bc084366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a05ffe3935466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8525bae7b74c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535b15f2309248e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,640</x:t>
-[...517 lines deleted...]
-          <x:t>96,830</x:t>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>