--- v8 (2026-07-05)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3036ed230664c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd736c41cbbd41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535b15f2309248e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a441475afc345cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8525bae7b74c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535b15f2309248e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3fa516512e4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a441475afc345cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
-[...38 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,810</x:t>
-[...70 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,860</x:t>
-[...382 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>