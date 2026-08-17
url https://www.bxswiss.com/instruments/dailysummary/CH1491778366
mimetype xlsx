--- v9 (2026-07-27)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd736c41cbbd41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b21e8e73bc4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a441475afc345cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0add227b8a4cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3fa516512e4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a441475afc345cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ce709c250f4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0add227b8a4cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,330</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>96,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,190</x:t>
-[...43 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,200</x:t>
-[...377 lines deleted...]
-          <x:t>98,850</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>