--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b21e8e73bc4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70c1101dbc54ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0add227b8a4cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f8a660dd3944c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ce709c250f4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0add227b8a4cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe83b3453d354af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f8a660dd3944c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Meta Platforms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,870</x:t>
-[...85 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>97,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>