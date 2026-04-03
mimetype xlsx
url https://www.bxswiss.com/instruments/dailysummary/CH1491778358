--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b22d90e3dfe47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8b5a9ffdfd490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc95ff612f5048b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d13d64ffbe48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dd496e232940a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc95ff612f5048b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb41074a6ba6435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d13d64ffbe48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>