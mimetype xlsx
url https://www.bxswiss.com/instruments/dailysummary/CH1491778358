--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8b5a9ffdfd490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a2874a416d42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d13d64ffbe48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871fc154d230409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb41074a6ba6435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d13d64ffbe48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0465c1a31e041e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871fc154d230409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,270</x:t>
-[...566 lines deleted...]
-          <x:t>85,440</x:t>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>