--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a2874a416d42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3760f1d5cbc448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871fc154d230409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc0d5c6787242b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0465c1a31e041e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871fc154d230409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8606613885f4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc0d5c6787242b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,990</x:t>
-[...544 lines deleted...]
-          <x:t>88,010</x:t>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>