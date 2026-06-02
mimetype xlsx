--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3760f1d5cbc448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee2bdd4c48840eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc0d5c6787242b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140eaf357c354f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8606613885f4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc0d5c6787242b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e16a72a3f64cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140eaf357c354f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>91,850</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,480</x:t>
-[...404 lines deleted...]
-          <x:t>88,230</x:t>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>