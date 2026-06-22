--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee2bdd4c48840eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3575718dabb94bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140eaf357c354f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5490e5b384204b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e16a72a3f64cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140eaf357c354f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e6102520d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5490e5b384204b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,060</x:t>
-[...259 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,470</x:t>
-[...90 lines deleted...]
-          <x:t>88,460</x:t>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>