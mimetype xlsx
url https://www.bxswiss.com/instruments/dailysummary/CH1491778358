--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3575718dabb94bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45c90df41d541c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5490e5b384204b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35275c662f14d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820e6102520d46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5490e5b384204b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c5fe1b08374940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35275c662f14d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>