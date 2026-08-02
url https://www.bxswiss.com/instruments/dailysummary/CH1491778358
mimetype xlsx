--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45c90df41d541c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc527394ec26646e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35275c662f14d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb833ade9be840db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c5fe1b08374940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35275c662f14d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e98bf0092a4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb833ade9be840db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,760</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,530</x:t>
-[...16 lines deleted...]
-          <x:t>95,340</x:t>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,470</x:t>
-[...80 lines deleted...]
-          <x:t>95,030</x:t>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>96,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>