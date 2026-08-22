--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc527394ec26646e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce927fc8a3a946a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb833ade9be840db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d791f301ff4c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e98bf0092a4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb833ade9be840db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc04832042c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d791f301ff4c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Airbus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491778358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>98,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>98,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>