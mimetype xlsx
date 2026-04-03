--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf31c05deea5e41c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f55f86bc9674bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa097480de04d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cc887d52d94e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac559b704e249eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa097480de04d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c800f6a6a2e4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cc887d52d94e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491774969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>100,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>24.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>100,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>