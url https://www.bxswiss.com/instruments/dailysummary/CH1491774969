--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f55f86bc9674bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3b1ef6d39846e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cc887d52d94e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89937b1b95244a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c800f6a6a2e4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cc887d52d94e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeacffdf3f134937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89937b1b95244a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491774969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,440</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...53 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>