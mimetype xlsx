--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35367c9fa4d4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70370d84f2154d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a141988f04743d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a3a13d39524634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825dac6acdb648a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a141988f04743d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee75b95917c42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a3a13d39524634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491774944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,440</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...43 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...33 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>102,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>