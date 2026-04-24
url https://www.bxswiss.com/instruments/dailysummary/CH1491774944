--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70370d84f2154d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f598990128d4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a3a13d39524634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9779247fa9834ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee75b95917c42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a3a13d39524634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd472fccaf8407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9779247fa9834ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491774944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,980</x:t>
-[...75 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...36 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>