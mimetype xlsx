--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39de7d078c44072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdd07ad1dc44b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85d08c1b19c431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edabda079074e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3178997c1d1f4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85d08c1b19c431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbfb852f61548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edabda079074e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>