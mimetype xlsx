--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdd07ad1dc44b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a329621561c47cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edabda079074e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a326620dbe4458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbfb852f61548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edabda079074e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32011811ecfb4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a326620dbe4458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,950</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>96,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>