--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a329621561c47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c02304da9a642b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95a326620dbe4458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604f686625f8460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32011811ecfb4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95a326620dbe4458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c17b0044484e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604f686625f8460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,230</x:t>
-[...242 lines deleted...]
-          <x:t>98,550</x:t>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,340</x:t>
-[...26 lines deleted...]
-          <x:t>98,310</x:t>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>