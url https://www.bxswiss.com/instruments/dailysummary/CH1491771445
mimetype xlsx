--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c02304da9a642b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb059cf7804d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604f686625f8460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b5956169164da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c17b0044484e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604f686625f8460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1efa55eea44283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b5956169164da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>97,760</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>