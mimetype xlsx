--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb059cf7804d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2360610b4b4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75b5956169164da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e57084cfda64918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb1efa55eea44283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75b5956169164da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30f861ea1a04e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e57084cfda64918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>98,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>97,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>