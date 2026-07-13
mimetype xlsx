--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2360610b4b4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2db2b4ceb5a4ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e57084cfda64918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74bdf74cb3dc4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30f861ea1a04e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e57084cfda64918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22bbbdfd95146b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74bdf74cb3dc4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>93,525</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>