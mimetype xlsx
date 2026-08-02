--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2db2b4ceb5a4ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree644ff755f74a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74bdf74cb3dc4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f6536784b74f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22bbbdfd95146b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74bdf74cb3dc4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561bce6197ab4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f6536784b74f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>