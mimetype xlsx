--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree644ff755f74a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd032ffb1cebe48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f6536784b74f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca63c2dc62741df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561bce6197ab4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f6536784b74f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e86630ddc504aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca63c2dc62741df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09% p.a. Multi Barrier Reverse Convertible on Lonza, Novartis, Partners Group, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491771445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>90,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>