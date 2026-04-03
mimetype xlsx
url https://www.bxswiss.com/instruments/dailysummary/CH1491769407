--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da47d06fcee416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cf6d8ceef247ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442f2ebd08ba4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec607ac86b7045fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f12cf0ec804114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442f2ebd08ba4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4498633afdb4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec607ac86b7045fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491769407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.01.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...107 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...377 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>