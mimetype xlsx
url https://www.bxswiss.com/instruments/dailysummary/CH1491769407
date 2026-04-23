--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4cf6d8ceef247ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca58c422ce344af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec607ac86b7045fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026102ed50964f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4498633afdb4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec607ac86b7045fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ccfb52d8894714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026102ed50964f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on JD.com ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491769407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>100,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...154 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>