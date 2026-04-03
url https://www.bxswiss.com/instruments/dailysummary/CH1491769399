--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb720234c2241db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cbed0657fa4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d8efb865194ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1a4fe488a24528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d40b4a0c4514c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d8efb865194ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4578b6852a45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1a4fe488a24528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491769399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,720</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...80 lines deleted...]
-          <x:t>94,210</x:t>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>96,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,570</x:t>
-[...431 lines deleted...]
-          <x:t>96,370</x:t>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>