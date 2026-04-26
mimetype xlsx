--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cbed0657fa4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc391aa9e3e5d48e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1a4fe488a24528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854d27789aa44b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4578b6852a45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1a4fe488a24528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafca90631bc14c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854d27789aa44b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1491769399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,480</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>