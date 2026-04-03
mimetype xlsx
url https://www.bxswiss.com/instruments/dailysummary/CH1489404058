--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47ad1137c2a4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68991e9b1ba47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ef0a9c83084d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a221c15605412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb57adecf2640fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ef0a9c83084d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce48920de2c4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a221c15605412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...210 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...11 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...75 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...269 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>