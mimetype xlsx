--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68991e9b1ba47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3599aaa929fe415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a221c15605412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb095db5c24154622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce48920de2c4bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a221c15605412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7364ceca5c05475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb095db5c24154622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...26 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...97 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...11 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...48 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>