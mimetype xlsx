--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3599aaa929fe415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff232d33e6df4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb095db5c24154622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93da2c42a2bd41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7364ceca5c05475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb095db5c24154622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21cb22184f44cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93da2c42a2bd41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>0,505</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>