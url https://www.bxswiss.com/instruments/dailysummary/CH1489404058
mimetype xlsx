--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff232d33e6df4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43018e3bedf14098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93da2c42a2bd41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc7ea4d9f39410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21cb22184f44cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93da2c42a2bd41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc6fab3b88c43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc7ea4d9f39410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>