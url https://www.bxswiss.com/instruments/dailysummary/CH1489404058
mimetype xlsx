--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43018e3bedf14098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a870fa399294743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc7ea4d9f39410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe55064b4ac54755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc6fab3b88c43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc7ea4d9f39410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2db081478894aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe55064b4ac54755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>