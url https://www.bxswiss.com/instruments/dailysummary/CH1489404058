--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a870fa399294743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bd76ff3f824449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe55064b4ac54755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74180d6431e47fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2db081478894aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe55064b4ac54755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562abda654e44b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74180d6431e47fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...441 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>