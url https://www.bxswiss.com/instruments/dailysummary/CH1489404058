--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39bd76ff3f824449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ee7e4618714d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74180d6431e47fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe169de5a394e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562abda654e44b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74180d6431e47fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ad0a8f50384d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe169de5a394e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...566 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>