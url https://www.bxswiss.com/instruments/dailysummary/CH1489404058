--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ee7e4618714d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re00139163d364348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe169de5a394e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6044d4e6b69449f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ad0a8f50384d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe169de5a394e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc495d4d079cb46bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6044d4e6b69449f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Nestlé AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489404058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...276 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...107 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>