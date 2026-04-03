--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra616ef791b0548a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd75d2bed8c4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d775fe65f3d4fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6300f533428e43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f2a6283ca04891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d775fe65f3d4fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323f0157d8da4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6300f533428e43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,405</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,200</x:t>
-[...92 lines deleted...]
-          <x:t>4,705</x:t>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,515</x:t>
-[...264 lines deleted...]
-          <x:t>4,965</x:t>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,220</x:t>
-[...97 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,350</x:t>
-[...87 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...9 lines deleted...]
-          <x:t>3,160</x:t>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>