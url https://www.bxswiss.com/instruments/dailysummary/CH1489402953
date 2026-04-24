--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fd75d2bed8c4dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25048da6fe274dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6300f533428e43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1911078aa749b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323f0157d8da4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6300f533428e43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77add524fb4b45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1911078aa749b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,845</x:t>
-[...549 lines deleted...]
-          <x:t>3,380</x:t>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>