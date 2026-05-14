--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25048da6fe274dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bcb33f53dd147b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1911078aa749b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cd8e5b330749b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77add524fb4b45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1911078aa749b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ceb7d8f231454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cd8e5b330749b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,165</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,165</x:t>
-[...53 lines deleted...]
-          <x:t>4,135</x:t>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
-[...48 lines deleted...]
-          <x:t>4,645</x:t>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,525</x:t>
-[...26 lines deleted...]
-          <x:t>4,345</x:t>
+          <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>4,520</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>