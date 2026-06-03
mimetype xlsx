--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bcb33f53dd147b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d180168e9354578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cd8e5b330749b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8a20238ebb4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ceb7d8f231454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cd8e5b330749b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e9945268b4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8a20238ebb4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
-[...75 lines deleted...]
-          <x:t>4,595</x:t>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
-[...490 lines deleted...]
-          <x:t>5,060</x:t>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>