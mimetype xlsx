--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d180168e9354578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c0cb454b724778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8a20238ebb4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb5646accf0473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e9945268b4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8a20238ebb4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ce6a4c25624e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb5646accf0473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>