--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c0cb454b724778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da346287a6744fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb5646accf0473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f4a164c41f41fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ce6a4c25624e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb5646accf0473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150a9faa94284b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f4a164c41f41fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,375</x:t>
-[...26 lines deleted...]
-          <x:t>5,755</x:t>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,610</x:t>
-[...512 lines deleted...]
-          <x:t>5,225</x:t>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>