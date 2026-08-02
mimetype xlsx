--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da346287a6744fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ceef93f55d4b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f4a164c41f41fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4d710f027c4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150a9faa94284b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f4a164c41f41fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524cf5c2c6984e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4d710f027c4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,135</x:t>
-[...85 lines deleted...]
-          <x:t>5,415</x:t>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>5,650</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>