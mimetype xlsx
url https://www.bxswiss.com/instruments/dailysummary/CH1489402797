--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f67da12ecf14a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156598f11624923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2df8b0c08e4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d186f89065468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ec13980e744739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2df8b0c08e4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re488b72f4b4f4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d186f89065468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,870</x:t>
-[...65 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...200 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,135</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>