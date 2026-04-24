--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156598f11624923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f4de5ba2be4e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d186f89065468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1a87b941c64273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re488b72f4b4f4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d186f89065468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050e1fd3c72c40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1a87b941c64273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,505</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...38 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...43 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...171 lines deleted...]
-          <x:t>3,110</x:t>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>