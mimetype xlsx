--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f4de5ba2be4e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab135b20032c4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1a87b941c64273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97728227ad5f4284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050e1fd3c72c40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1a87b941c64273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccea70026ba3408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97728227ad5f4284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,795</x:t>
-[...112 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,685</x:t>
-[...139 lines deleted...]
-          <x:t>2,840</x:t>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>