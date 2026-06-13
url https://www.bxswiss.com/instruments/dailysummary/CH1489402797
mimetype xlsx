--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab135b20032c4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e1bdd40d624eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97728227ad5f4284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0670bf4cdea4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccea70026ba3408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97728227ad5f4284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5eae7b243d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0670bf4cdea4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,110</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,115</x:t>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,890</x:t>
-[...60 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,945</x:t>
-[...53 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,670</x:t>
-[...404 lines deleted...]
-          <x:t>2,900</x:t>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>