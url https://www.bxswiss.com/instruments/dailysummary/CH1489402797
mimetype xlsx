--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e1bdd40d624eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7a554434e147db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0670bf4cdea4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7676707e7c04cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5eae7b243d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0670bf4cdea4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a4b802a97c45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7676707e7c04cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,915</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...188 lines deleted...]
-          <x:t>2,915</x:t>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>