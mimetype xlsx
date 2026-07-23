--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7a554434e147db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de8c1b891d046ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7676707e7c04cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de2b0022061425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a4b802a97c45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7676707e7c04cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8e748d1fb14553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de2b0022061425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,770</x:t>
-[...48 lines deleted...]
-          <x:t>2,805</x:t>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>1,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>