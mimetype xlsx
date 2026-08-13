--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de8c1b891d046ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0c3565d1b4d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de2b0022061425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df387b6c604d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8e748d1fb14553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de2b0022061425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b22248ce4a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df387b6c604d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,215</x:t>
-[...38 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...372 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...97 lines deleted...]
-          <x:t>2,375</x:t>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>