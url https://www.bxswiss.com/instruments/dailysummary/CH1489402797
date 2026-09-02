--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b0c3565d1b4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6cabb61a784622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df387b6c604d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183aa27381704648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b22248ce4a4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df387b6c604d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc27317b32994350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183aa27381704648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...16 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...16 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...65 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...129 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...38 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,860</x:t>
-[...26 lines deleted...]
-          <x:t>2,770</x:t>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>