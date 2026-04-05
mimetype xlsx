--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc88461caad4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb694156afeb4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da2fb80ed9e46c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ad37cc04914099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd912d9db24e0424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da2fb80ed9e46c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c28e375b994c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ad37cc04914099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...97 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...441 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>