--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb694156afeb4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766c894b7a5a4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ad37cc04914099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676f623308d04d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c28e375b994c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ad37cc04914099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae809c341db4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676f623308d04d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>