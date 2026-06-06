--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766c894b7a5a4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea0fff8a7f24335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676f623308d04d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c48468036a4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae809c341db4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676f623308d04d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b923431c8a45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c48468036a4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>