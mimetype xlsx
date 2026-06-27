--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea0fff8a7f24335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152ad37d384548a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c48468036a4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5715155e90842e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b923431c8a45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c48468036a4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8ebe2b208f454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5715155e90842e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>6,135</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,125</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>6,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,195</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>