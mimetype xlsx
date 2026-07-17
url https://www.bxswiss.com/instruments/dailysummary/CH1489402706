--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152ad37d384548a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634495fa25434c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5715155e90842e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389610afc7ef4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8ebe2b208f454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5715155e90842e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6909476523e4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389610afc7ef4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,785</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,755</x:t>
-[...286 lines deleted...]
-          <x:t>6,735</x:t>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,645</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>7,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>