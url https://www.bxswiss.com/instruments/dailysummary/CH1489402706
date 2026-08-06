--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634495fa25434c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bceb6cbf056426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389610afc7ef4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3518a2e96648429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6909476523e4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389610afc7ef4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1d87a9652a4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3518a2e96648429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Advanced Micro Devices Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,815</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,525</x:t>
-[...566 lines deleted...]
-          <x:t>7,355</x:t>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>