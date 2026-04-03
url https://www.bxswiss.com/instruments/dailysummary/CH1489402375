--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a669fb8f85b4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a14e2e0a2d4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae40d77a83c64ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971704b91a84176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e168ac5b3e3428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae40d77a83c64ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9206e1ebe24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971704b91a84176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf E.ON AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,530</x:t>
-[...16 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,630</x:t>
-[...6 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...16 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...166 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...75 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,620</x:t>
-[...220 lines deleted...]
-          <x:t>1,000</x:t>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>