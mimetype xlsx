--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a14e2e0a2d4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05406c8a0254184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3971704b91a84176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2a8776e38c4c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9206e1ebe24892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3971704b91a84176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9c5d7ebe0f4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2a8776e38c4c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf E.ON AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...21 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...539 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>