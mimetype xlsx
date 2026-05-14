--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05406c8a0254184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76574e6060ce4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2a8776e38c4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc3d0b74a9d4251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9c5d7ebe0f4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2a8776e38c4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96de6f8e96c346a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc3d0b74a9d4251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf E.ON AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,580</x:t>
-[...16 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,670</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,640</x:t>
-[...43 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,700</x:t>
-[...345 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>