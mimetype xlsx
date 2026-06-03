--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76574e6060ce4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra574ceed054542c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc3d0b74a9d4251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2ab363fd1a422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96de6f8e96c346a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc3d0b74a9d4251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc99edeecd3643bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2ab363fd1a422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf E.ON AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...4 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,470</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...38 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...9 lines deleted...]
-          <x:t>0,530</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>