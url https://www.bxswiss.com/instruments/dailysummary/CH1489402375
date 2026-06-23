--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra574ceed054542c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98920eed3c7e4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2ab363fd1a422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f57c2b1f954c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc99edeecd3643bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2ab363fd1a422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe47239fcfb460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f57c2b1f954c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf E.ON AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,425</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,390</x:t>
-[...38 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...53 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
-[...6 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...183 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...33 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...9 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>