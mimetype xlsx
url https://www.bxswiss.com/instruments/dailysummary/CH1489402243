--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02464661c804817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e25b496b6ba4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28cf6520473c495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref72fd911fec4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8111372a9b4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28cf6520473c495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff76d17f78564b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref72fd911fec4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,495</x:t>
-[...38 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...16 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,215</x:t>
-[...31 lines deleted...]
-          <x:t>1,965</x:t>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>3,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>