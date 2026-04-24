--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e25b496b6ba4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf14ea285da4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref72fd911fec4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f67d3aa64b4d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff76d17f78564b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref72fd911fec4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83af8975ebea4bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f67d3aa64b4d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ArcelorMittal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...517 lines deleted...]
-          <x:t>2,150</x:t>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>