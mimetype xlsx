--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b84347fc2dc4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd3c565a440430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47da1de30fe4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87ea5da42624e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324384daf97c438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47da1de30fe4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf894b098e9947bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87ea5da42624e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...11 lines deleted...]
-          <x:t>2,695</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...286 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...200 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...90 lines deleted...]
-          <x:t>3,250</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>