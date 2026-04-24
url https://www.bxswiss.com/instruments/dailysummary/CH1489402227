--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd3c565a440430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ceaf08ee64466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87ea5da42624e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb63172e7424cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf894b098e9947bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87ea5da42624e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7468253b25074a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb63172e7424cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf RWE AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...75 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,525</x:t>
-[...43 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,525</x:t>
-[...264 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,475</x:t>
-[...4 lines deleted...]
-          <x:t>3,660</x:t>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>