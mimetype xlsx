--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c72bea96144b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db46be66126469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf513e8e113f84bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226e2f6204c347f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979a2be564204b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf513e8e113f84bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fac1a74a7d4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226e2f6204c347f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...102 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,145</x:t>
-[...232 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,345</x:t>
-[...4 lines deleted...]
-          <x:t>2,650</x:t>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>