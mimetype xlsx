--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db46be66126469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ee85d8c08b410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226e2f6204c347f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c602f6fbec448e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5fac1a74a7d4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226e2f6204c347f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37755cf0dc704cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c602f6fbec448e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf TotalEnergies SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1489402045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>