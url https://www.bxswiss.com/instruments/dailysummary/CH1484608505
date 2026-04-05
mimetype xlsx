--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843035ed22e64613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b18507636844a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5d304829624549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e137fe499424def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d76e500c64048d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5d304829624549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012ed467f2b84600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e137fe499424def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>84,290</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,990</x:t>
-[...21 lines deleted...]
-          <x:t>87,070</x:t>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,470</x:t>
-[...38 lines deleted...]
-          <x:t>87,650</x:t>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,800</x:t>
-[...409 lines deleted...]
-          <x:t>83,750</x:t>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>