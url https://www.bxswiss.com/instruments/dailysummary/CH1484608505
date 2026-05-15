--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b18507636844a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366e8679c354314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e137fe499424def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79428fcb62543c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012ed467f2b84600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e137fe499424def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7b66ed460643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79428fcb62543c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>81,090</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,690</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,540</x:t>
-[...139 lines deleted...]
-          <x:t>84,720</x:t>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>79,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,230</x:t>
-[...220 lines deleted...]
-          <x:t>87,620</x:t>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>