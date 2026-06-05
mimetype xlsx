--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0366e8679c354314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51026e8546d04f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79428fcb62543c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35736739c7cd4c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7b66ed460643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79428fcb62543c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783c62751bde4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35736739c7cd4c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,400</x:t>
-[...291 lines deleted...]
-          <x:t>84,510</x:t>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>78,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>