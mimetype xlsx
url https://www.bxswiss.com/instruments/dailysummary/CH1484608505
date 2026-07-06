--- v6 (2026-06-05)
+++ v7 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51026e8546d04f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce37a5049407445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35736739c7cd4c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f78258c7cc34d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783c62751bde4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35736739c7cd4c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abff31eed11459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f78258c7cc34d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>81,470</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,370</x:t>
-[...490 lines deleted...]
-          <x:t>82,830</x:t>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>