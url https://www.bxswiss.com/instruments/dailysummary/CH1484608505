--- v7 (2026-07-06)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce37a5049407445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ad730e1394b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f78258c7cc34d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6847656dd7c404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abff31eed11459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f78258c7cc34d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a370b62ee6b48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6847656dd7c404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>