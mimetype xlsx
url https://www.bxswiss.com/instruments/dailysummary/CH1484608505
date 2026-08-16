--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ad730e1394b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c62bb35f9f4488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6847656dd7c404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3689b726ae430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a370b62ee6b48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6847656dd7c404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8e083022c14d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3689b726ae430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Hensoldt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484608505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>69,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>