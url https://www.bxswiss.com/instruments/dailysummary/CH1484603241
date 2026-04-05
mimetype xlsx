--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f661485e0a43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42a5985788e46fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590ee099fc6740fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c833a6b3f34c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33e1574c8eb48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590ee099fc6740fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3071a6ff5f5547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c833a6b3f34c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,720</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>