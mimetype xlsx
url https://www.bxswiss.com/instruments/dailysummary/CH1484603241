--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42a5985788e46fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60b8e585f9141eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c833a6b3f34c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147f9478c6394b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3071a6ff5f5547ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c833a6b3f34c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588d1e866d1e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147f9478c6394b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,940</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,990</x:t>
-[...465 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,620</x:t>
-[...36 lines deleted...]
-          <x:t>91,550</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>