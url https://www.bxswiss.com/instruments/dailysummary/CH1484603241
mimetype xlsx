--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60b8e585f9141eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de12b238bac470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147f9478c6394b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159dd382c1984b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588d1e866d1e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147f9478c6394b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab83114af00405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159dd382c1984b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,400</x:t>
-[...36 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>