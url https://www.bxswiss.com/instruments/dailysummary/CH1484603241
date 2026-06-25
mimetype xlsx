--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de12b238bac470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc4624f35c34809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159dd382c1984b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ac44b4efa24251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab83114af00405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159dd382c1984b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fc2e758caa4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ac44b4efa24251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>