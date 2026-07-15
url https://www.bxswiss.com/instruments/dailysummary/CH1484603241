--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc4624f35c34809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7d25ba59044ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ac44b4efa24251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcf56ab48124f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fc2e758caa4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ac44b4efa24251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2e72d3d375420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcf56ab48124f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...156 lines deleted...]
-          <x:t>99,170</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
-[...247 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>