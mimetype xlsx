--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7d25ba59044ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66194497c80491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcf56ab48124f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e73fdb552b84290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2e72d3d375420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcf56ab48124f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a42115543f64f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e73fdb552b84290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>