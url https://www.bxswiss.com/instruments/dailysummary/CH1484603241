--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66194497c80491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9bec370daa46fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e73fdb552b84290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1633c3fbdcd6487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a42115543f64f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e73fdb552b84290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f8ad2bef1b4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1633c3fbdcd6487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...43 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...443 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>