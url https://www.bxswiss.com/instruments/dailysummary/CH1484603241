--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9bec370daa46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921f3eb2e6414087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1633c3fbdcd6487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cef1ac8c1074717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f8ad2bef1b4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1633c3fbdcd6487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf98756880654c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cef1ac8c1074717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484603241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>