--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f0c856cb1c4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7298c7f4bf2d43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00ca015b98741ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3763e69805447b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c0894dbe5a4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00ca015b98741ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc80afbf6cb493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3763e69805447b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,360</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,730</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>