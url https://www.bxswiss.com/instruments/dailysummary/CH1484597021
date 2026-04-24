--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7298c7f4bf2d43af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450a8c24a2e24cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3763e69805447b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e0daf138334c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc80afbf6cb493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3763e69805447b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29729ced88cb4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e0daf138334c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>