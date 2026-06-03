--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450a8c24a2e24cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa82a38057b147df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e0daf138334c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c89ea1d6004b91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29729ced88cb4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e0daf138334c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd86de037994d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c89ea1d6004b91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>