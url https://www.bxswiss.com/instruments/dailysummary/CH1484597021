--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa82a38057b147df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d3ebd6694e42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c89ea1d6004b91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de87b40a5494b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbd86de037994d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c89ea1d6004b91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e43fd266c14957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de87b40a5494b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>