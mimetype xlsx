--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d3ebd6694e42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f04741a1b7463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de87b40a5494b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe227e91cad7446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e43fd266c14957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de87b40a5494b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec945fa563cd432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe227e91cad7446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>