--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f04741a1b7463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9351b8dac69641b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe227e91cad7446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3f5d0ecbb24b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec945fa563cd432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe227e91cad7446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fcca97f85e453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3f5d0ecbb24b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>