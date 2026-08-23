--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9351b8dac69641b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444e433489574578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3f5d0ecbb24b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d31f20386c4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fcca97f85e453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3f5d0ecbb24b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313bb459aa6f4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d31f20386c4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484597021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>