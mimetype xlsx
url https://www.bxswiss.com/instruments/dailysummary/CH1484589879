--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re897cf639a934f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e551221c3f04088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400d1843e3a7498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63e831700764b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45efdf0745654ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400d1843e3a7498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78cc11f705994342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63e831700764b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,440</x:t>
-[...26 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>