--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e551221c3f04088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeec6b63d9e54971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63e831700764b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8ecb547c2c4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78cc11f705994342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63e831700764b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7eb1aee9e7c40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8ecb547c2c4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>