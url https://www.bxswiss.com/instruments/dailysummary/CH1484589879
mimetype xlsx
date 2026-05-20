--- v2 (2026-04-27)
+++ v3 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeec6b63d9e54971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830d81f70c97408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8ecb547c2c4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc17cf5b09bd4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7eb1aee9e7c40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8ecb547c2c4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8814cfc4fe4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc17cf5b09bd4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...43 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>