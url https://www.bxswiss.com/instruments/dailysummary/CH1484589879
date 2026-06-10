--- v3 (2026-05-20)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830d81f70c97408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df27e14729542b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc17cf5b09bd4ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aaa106ce4ef429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8814cfc4fe4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc17cf5b09bd4ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03869c20353f46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aaa106ce4ef429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...16 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,020</x:t>
-[...48 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...467 lines deleted...]
-          <x:t>101,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>