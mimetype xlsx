--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df27e14729542b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f33e7a2e0cd40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aaa106ce4ef429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0613862c017b4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03869c20353f46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aaa106ce4ef429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c98ee00eef04ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0613862c017b4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...43 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...16 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...70 lines deleted...]
-          <x:t>101,295</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...43 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>100,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>