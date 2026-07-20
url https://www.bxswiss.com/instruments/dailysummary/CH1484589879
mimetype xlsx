--- v5 (2026-06-30)
+++ v6 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f33e7a2e0cd40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8908cc5fa2b43ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0613862c017b4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8097f5f32ffc4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c98ee00eef04ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0613862c017b4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e61c9411a6424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8097f5f32ffc4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,255</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>101,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>101,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,515</x:t>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...4 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>