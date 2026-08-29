--- v6 (2026-07-20)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8908cc5fa2b43ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89103a80e30a443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8097f5f32ffc4b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6e9b65e45a460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e61c9411a6424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8097f5f32ffc4b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ffbc5f174f84424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6e9b65e45a460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Bank of America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>