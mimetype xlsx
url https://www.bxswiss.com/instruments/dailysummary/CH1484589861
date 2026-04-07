--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22e8541ca2b4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5087d10397543c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93624306572418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21abb7a590794661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3d99e433f34750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93624306572418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a2523123364a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21abb7a590794661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...102 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>97,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>