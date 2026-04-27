--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5087d10397543c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re022045c484949a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21abb7a590794661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e2cf20a4e489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a2523123364a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21abb7a590794661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d134e865934e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e2cf20a4e489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,280</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,710</x:t>
-[...70 lines deleted...]
-          <x:t>97,240</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,940</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>