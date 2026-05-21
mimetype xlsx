--- v2 (2026-04-27)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re022045c484949a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ac5caad3d04d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031e2cf20a4e489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b339ed6213846d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d134e865934e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031e2cf20a4e489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb600faa5aaf3402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b339ed6213846d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...43 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...242 lines deleted...]
-          <x:t>97,750</x:t>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>97,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>