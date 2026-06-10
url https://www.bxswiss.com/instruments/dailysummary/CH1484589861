--- v3 (2026-05-21)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ac5caad3d04d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337b4e6d5d4c4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b339ed6213846d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77228e04c97345fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb600faa5aaf3402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b339ed6213846d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac2dad57ea24fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77228e04c97345fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...495 lines deleted...]
-          <x:t>100,200</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>