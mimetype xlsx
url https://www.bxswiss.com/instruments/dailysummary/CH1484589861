--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337b4e6d5d4c4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b1b12c04244c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77228e04c97345fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f6e5ac326a4b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac2dad57ea24fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77228e04c97345fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a807a5bc144c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f6e5ac326a4b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,970</x:t>
-[...539 lines deleted...]
-          <x:t>91,580</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>