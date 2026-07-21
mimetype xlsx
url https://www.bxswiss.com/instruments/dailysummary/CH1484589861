--- v5 (2026-06-30)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b1b12c04244c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc762abf8c0e4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f6e5ac326a4b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00b2c57cd674a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a807a5bc144c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f6e5ac326a4b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf30406a7c824540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00b2c57cd674a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>