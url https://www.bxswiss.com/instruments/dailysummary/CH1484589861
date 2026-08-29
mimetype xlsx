--- v6 (2026-07-21)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc762abf8c0e4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b61d7fc4b1f4b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb00b2c57cd674a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa57f37e0c149df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf30406a7c824540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb00b2c57cd674a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe63e553c4a341cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa57f37e0c149df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,280</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,280</x:t>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>102,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>