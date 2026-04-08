--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd584ac5d231d4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8b11bd129846b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c27d6091e3c4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf163dc5b8e4a430f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39be7c053ae94bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c27d6091e3c4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8227a9a4d24c4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf163dc5b8e4a430f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
@@ -570,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>