--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8b11bd129846b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4685e8aad1cd4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf163dc5b8e4a430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d543b1b6584cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8227a9a4d24c4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf163dc5b8e4a430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08b1692cb92431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d543b1b6584cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>