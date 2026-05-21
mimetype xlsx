--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4685e8aad1cd4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a21b3b9a0245d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d543b1b6584cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f0f27c9d5b4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra08b1692cb92431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d543b1b6584cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcbe19e51fc4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f0f27c9d5b4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>