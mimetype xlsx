--- v3 (2026-05-21)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a21b3b9a0245d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7fc43b44794491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f0f27c9d5b4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbb0be3d36a4084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcbe19e51fc4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f0f27c9d5b4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4953d25daa9f4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbb0be3d36a4084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>67,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>