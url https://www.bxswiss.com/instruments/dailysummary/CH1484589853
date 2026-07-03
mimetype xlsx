--- v4 (2026-06-10)
+++ v5 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7fc43b44794491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb98c6b0c1de43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbb0be3d36a4084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca13cce790b24c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4953d25daa9f4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbb0be3d36a4084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bb1883adf94375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca13cce790b24c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>