--- v5 (2026-07-03)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb98c6b0c1de43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ecd216521349ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca13cce790b24c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc5dab37ff42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57bb1883adf94375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca13cce790b24c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddf4cbd004a4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc5dab37ff42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>