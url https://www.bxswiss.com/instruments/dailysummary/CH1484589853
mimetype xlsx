--- v6 (2026-07-23)
+++ v7 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ecd216521349ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27faa12149546ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc5dab37ff42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c5a45566dd4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddf4cbd004a4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc5dab37ff42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00992ff1553c4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c5a45566dd4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>