--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27faa12149546ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7755c9622d14448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c5a45566dd4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ec8c962e874c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00992ff1553c4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c5a45566dd4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef11230ac464822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ec8c962e874c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on CSG NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>