--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40744d0a64d046be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741e2b096659467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c6d2ed6c06481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56c769380f8454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b1a6b826d24f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c6d2ed6c06481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6744fc095d144ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56c769380f8454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,630</x:t>
-[...247 lines deleted...]
-          <x:t>97,450</x:t>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>