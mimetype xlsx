--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741e2b096659467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb13828adcdb4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56c769380f8454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcecc9aae24839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6744fc095d144ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56c769380f8454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3da9246da34518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcecc9aae24839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,210</x:t>
-[...362 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...4 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>