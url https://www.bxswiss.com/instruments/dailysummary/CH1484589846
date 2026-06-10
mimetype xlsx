--- v2 (2026-04-28)
+++ v3 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb13828adcdb4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74f721390594538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fcecc9aae24839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22e413efc994c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3da9246da34518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fcecc9aae24839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29db2fec9564be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22e413efc994c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,450</x:t>
-[...360 lines deleted...]
-          <x:t>97,890</x:t>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>