--- v3 (2026-06-10)
+++ v4 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74f721390594538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74b193087934a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc22e413efc994c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a78bd0b5c64c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29db2fec9564be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc22e413efc994c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re233e13a3368460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a78bd0b5c64c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>