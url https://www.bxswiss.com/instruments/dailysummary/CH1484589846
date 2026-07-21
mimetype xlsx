--- v4 (2026-06-30)
+++ v5 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74b193087934a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac5ba794c7a4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a78bd0b5c64c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac0bc4591194fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re233e13a3368460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a78bd0b5c64c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c66dae47a004676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac0bc4591194fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>