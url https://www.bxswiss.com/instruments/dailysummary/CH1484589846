--- v5 (2026-07-21)
+++ v6 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac5ba794c7a4147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79315b58997d481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac0bc4591194fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda45f5c33a5d40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c66dae47a004676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac0bc4591194fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3577486a691b4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda45f5c33a5d40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on Bayer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,430</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...53 lines deleted...]
-          <x:t>102,580</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,510</x:t>
-[...242 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>