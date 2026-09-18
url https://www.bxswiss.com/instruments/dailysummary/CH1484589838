--- v7 (2026-08-29)
+++ v8 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra404d361ca8e4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c196bd2c304872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c5821d07404fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba74e9a3cdac4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0e6c1abcde463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c5821d07404fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16c93df1e8e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba74e9a3cdac4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>