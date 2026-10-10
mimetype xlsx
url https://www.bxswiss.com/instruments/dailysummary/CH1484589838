--- v8 (2026-09-18)
+++ v9 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c196bd2c304872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718f6165adfd4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba74e9a3cdac4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200e27a4a8384473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16c93df1e8e4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba74e9a3cdac4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bea49e4aca4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200e27a4a8384473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,610</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,610</x:t>
-[...11 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...4 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>99,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>