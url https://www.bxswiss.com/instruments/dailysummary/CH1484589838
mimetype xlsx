--- v9 (2026-10-10)
+++ v10 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718f6165adfd4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc89ef20820d7499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R200e27a4a8384473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986d879efcc04072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4bea49e4aca4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R200e27a4a8384473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6419840bb46547fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986d879efcc04072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>