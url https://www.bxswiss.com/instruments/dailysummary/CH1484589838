--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8202d366b2e54d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c9994d1c8c4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b81a8a60c0345e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1af99f49f24c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223e3973db3548f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b81a8a60c0345e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd46627d1f634577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1af99f49f24c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...75 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>97,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>