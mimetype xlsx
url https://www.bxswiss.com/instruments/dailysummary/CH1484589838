--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c9994d1c8c4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39eb6e3e60614b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1af99f49f24c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re664cee65fe6444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd46627d1f634577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1af99f49f24c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82500af592ea4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re664cee65fe6444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...269 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>