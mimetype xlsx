--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39eb6e3e60614b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde29c0030fa642aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re664cee65fe6444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea0644fa42d44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82500af592ea4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re664cee65fe6444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767864e75fc14058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea0644fa42d44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,305</x:t>
-[...26 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>98,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>