--- v3 (2026-05-21)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde29c0030fa642aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5974f4ad34444af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea0644fa42d44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6296e5e151bb4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767864e75fc14058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea0644fa42d44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b907d9831cc4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6296e5e151bb4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>101,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>