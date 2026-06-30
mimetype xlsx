--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5974f4ad34444af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a0fdb92744817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6296e5e151bb4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0583941d3a479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b907d9831cc4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6296e5e151bb4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e460da778e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0583941d3a479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>