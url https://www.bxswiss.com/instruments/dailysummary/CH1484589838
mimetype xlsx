--- v5 (2026-06-30)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516a0fdb92744817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4126561a6b14c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0583941d3a479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f1663c9f1a4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e460da778e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0583941d3a479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2be9e12aec48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f1663c9f1a4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...328 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>98,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,130</x:t>
-[...4 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>