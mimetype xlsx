--- v6 (2026-07-21)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4126561a6b14c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra404d361ca8e4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f1663c9f1a4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c5821d07404fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2be9e12aec48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f1663c9f1a4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0e6c1abcde463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c5821d07404fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...279 lines deleted...]
-          <x:t>98,600</x:t>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>