--- v7 (2026-08-29)
+++ v8 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784d21eda4e543a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1214622d024a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565c7b1865fa458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dfaf12382f4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442f6d736a564846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565c7b1865fa458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16beea5a14044fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dfaf12382f4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...70 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...232 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,140</x:t>
-[...21 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>98,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>