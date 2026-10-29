--- v8 (2026-09-19)
+++ v9 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf1214622d024a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9a8705f9554f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dfaf12382f4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59cf4d8ddefc4c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16beea5a14044fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dfaf12382f4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3202a11a442e4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59cf4d8ddefc4c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>