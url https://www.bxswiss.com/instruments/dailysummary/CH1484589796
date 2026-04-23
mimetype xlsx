--- v1 (2026-03-27)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33140407e11b4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65dc81528d1b4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e977a6fb3d4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e1cbeda7e34916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff12b13536fe48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e977a6fb3d4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5671245e2e274dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e1cbeda7e34916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,552 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...23 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>99,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>