--- v2 (2026-04-23)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65dc81528d1b4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4955125d12b4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e1cbeda7e34916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0be9396f6841ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5671245e2e274dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e1cbeda7e34916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aae34ba9c54672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0be9396f6841ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...16 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...36 lines deleted...]
-          <x:t>102,270</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>