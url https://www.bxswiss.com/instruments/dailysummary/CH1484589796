--- v3 (2026-06-05)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4955125d12b4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00220cde1654c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0be9396f6841ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458527ad94664de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aae34ba9c54672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0be9396f6841ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec3f2f9f174388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458527ad94664de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...43 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...544 lines deleted...]
-          <x:t>101,625</x:t>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>