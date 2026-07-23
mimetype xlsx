--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00220cde1654c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a24ce695034268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458527ad94664de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938c2338af2f485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec3f2f9f174388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458527ad94664de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82230768e26342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938c2338af2f485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...6 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...48 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>101,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,710</x:t>
-[...97 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,145</x:t>
-[...9 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>