--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a24ce695034268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf2453226c14504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938c2338af2f485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref69cb2fc6fe4bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82230768e26342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938c2338af2f485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0098194a63f142e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref69cb2fc6fe4bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>102,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,260</x:t>
-[...53 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>102,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>