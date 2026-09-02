--- v6 (2026-08-12)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf2453226c14504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c618706e9fa44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref69cb2fc6fe4bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce4a5c90a44579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0098194a63f142e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref69cb2fc6fe4bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8bdcca3025430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce4a5c90a44579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...107 lines deleted...]
-          <x:t>103,090</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>102,780</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>