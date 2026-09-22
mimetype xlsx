--- v7 (2026-09-02)
+++ v8 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c618706e9fa44d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ceda9e0e5c4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce4a5c90a44579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c45e46bdd024609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8bdcca3025430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce4a5c90a44579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d63b515f834216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c45e46bdd024609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,830</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,780</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,780</x:t>
-[...404 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>