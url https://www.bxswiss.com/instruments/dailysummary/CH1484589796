--- v8 (2026-09-22)
+++ v9 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ceda9e0e5c4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63865228eb1f4340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c45e46bdd024609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f81c017995e43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d63b515f834216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c45e46bdd024609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2ba13702e448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f81c017995e43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>102,400</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...286 lines deleted...]
-          <x:t>102,480</x:t>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,480</x:t>
-[...11 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,670</x:t>
-[...90 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>