--- v9 (2026-10-12)
+++ v10 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63865228eb1f4340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4e403984a34c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f81c017995e43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3177c924a616457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2ba13702e448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f81c017995e43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb738834bfd81486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3177c924a616457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484589796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,670</x:t>
-[...70 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,610</x:t>
-[...16 lines deleted...]
-          <x:t>102,780</x:t>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,780</x:t>
-[...11 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>102,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,670</x:t>
-[...85 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>