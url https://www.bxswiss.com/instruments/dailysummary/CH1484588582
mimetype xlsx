--- v0 (2026-03-29)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d22d450cc6408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7952d54a6984f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc91b0eab79643bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87e98cde112479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5759817494874aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc91b0eab79643bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33570993b214c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87e98cde112479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...88 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>100,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>