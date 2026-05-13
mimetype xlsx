--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7952d54a6984f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0585adc5fe9485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87e98cde112479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c15e107357f46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33570993b214c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87e98cde112479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b3776b406349df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c15e107357f46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>103,235</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...43 lines deleted...]
-          <x:t>103,315</x:t>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,090</x:t>
-[...16 lines deleted...]
-          <x:t>103,705</x:t>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,060</x:t>
-[...43 lines deleted...]
-          <x:t>103,475</x:t>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,475</x:t>
-[...4 lines deleted...]
-          <x:t>104,035</x:t>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>