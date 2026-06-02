--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0585adc5fe9485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61575f40b0964fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c15e107357f46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3598f741d24063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b3776b406349df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c15e107357f46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c592600fa74848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3598f741d24063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,145</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,065</x:t>
-[...11 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>105,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,080</x:t>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>105,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>