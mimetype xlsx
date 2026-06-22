--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61575f40b0964fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437eb4b2bb74c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3598f741d24063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35259d61eead42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c592600fa74848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3598f741d24063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3125bc4519b4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35259d61eead42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>105,080</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,080</x:t>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>105,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,300</x:t>
-[...146 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>104,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>