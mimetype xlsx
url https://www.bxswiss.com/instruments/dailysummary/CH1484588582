--- v4 (2026-06-22)
+++ v5 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437eb4b2bb74c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f97073e762471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35259d61eead42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b7a129d684085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3125bc4519b4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35259d61eead42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c991c3ed7ab497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b7a129d684085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>