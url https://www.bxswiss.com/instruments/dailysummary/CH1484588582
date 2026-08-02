--- v5 (2026-07-12)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f97073e762471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8cc74e8bc14587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b7a129d684085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65309c16cc5f4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c991c3ed7ab497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b7a129d684085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2698ffc85c42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65309c16cc5f4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,230</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,220</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...313 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...144 lines deleted...]
-          <x:t>102,790</x:t>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>