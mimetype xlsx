--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8cc74e8bc14587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a609e7f7b7461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65309c16cc5f4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130e20f94f084c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2698ffc85c42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65309c16cc5f4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211b1fd842084002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130e20f94f084c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...58 lines deleted...]
-          <x:t>102,140</x:t>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>101,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>