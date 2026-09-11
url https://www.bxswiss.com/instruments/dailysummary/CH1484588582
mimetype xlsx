--- v7 (2026-08-22)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a609e7f7b7461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c75feb465d4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130e20f94f084c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d99ab639e742f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211b1fd842084002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130e20f94f084c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ae05eb535f407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d99ab639e742f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>103,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,905</x:t>
-[...139 lines deleted...]
-          <x:t>104,035</x:t>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>