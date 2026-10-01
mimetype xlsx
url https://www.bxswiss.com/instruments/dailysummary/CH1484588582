--- v8 (2026-09-11)
+++ v9 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c75feb465d4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5b61def0d4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d99ab639e742f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb612dd3306e401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ae05eb535f407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d99ab639e742f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa3e951c59a47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb612dd3306e401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,955</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,905</x:t>
-[...291 lines deleted...]
-          <x:t>104,460</x:t>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,275</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>