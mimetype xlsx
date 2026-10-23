--- v9 (2026-10-01)
+++ v10 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5b61def0d4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1142af725744736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb612dd3306e401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c12938ba4424ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa3e951c59a47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb612dd3306e401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5094140e74444dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c12938ba4424ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,595</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...48 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...215 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>