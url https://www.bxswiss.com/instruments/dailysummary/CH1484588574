--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5275534e21024c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660bc5b8e21c4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0a18f3797c4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76b899f350f47a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e987de7756e452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0a18f3797c4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938caab6b31e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76b899f350f47a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...98 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...323 lines deleted...]
-          <x:t>96,200</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>