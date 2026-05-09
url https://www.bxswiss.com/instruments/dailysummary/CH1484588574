--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660bc5b8e21c4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfdfb89a56e4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76b899f350f47a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce73f688e284785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938caab6b31e4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76b899f350f47a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb01e1c6cbe4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce73f688e284785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,300</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...70 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,260</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>