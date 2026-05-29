--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdfdfb89a56e4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc495075250a04f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce73f688e284785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349547720ced48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb01e1c6cbe4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce73f688e284785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d49c356de54703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349547720ced48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>100,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>