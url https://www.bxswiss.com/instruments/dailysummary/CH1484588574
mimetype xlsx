--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc495075250a04f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17362bb870fb4772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349547720ced48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d975f16048c46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d49c356de54703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349547720ced48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112d39ba0fa741b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d975f16048c46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>102,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>