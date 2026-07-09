--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17362bb870fb4772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddee66a01914315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d975f16048c46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed1b30d1b8540c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112d39ba0fa741b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d975f16048c46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf644f850b3849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed1b30d1b8540c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,230</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>101,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>