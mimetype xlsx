--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddee66a01914315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1528e5d9be4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed1b30d1b8540c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8044631615bd4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf644f850b3849b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed1b30d1b8540c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e7c6eb892748be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8044631615bd4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>