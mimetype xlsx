--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1528e5d9be4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672f7f01c5b841b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8044631615bd4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473e718e53e44831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e7c6eb892748be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8044631615bd4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330181529d264437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473e718e53e44831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
-[...53 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>