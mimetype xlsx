--- v7 (2026-08-19)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672f7f01c5b841b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161fc0f26c94424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473e718e53e44831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e91e422d624f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330181529d264437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473e718e53e44831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9218c5db0d474f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e91e422d624f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>