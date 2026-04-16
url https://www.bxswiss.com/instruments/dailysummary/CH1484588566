--- v1 (2026-03-27)
+++ v2 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a01c9166cf14cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce90527ae6504ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b14a298d8c447a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf903187f33d94c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f708ff7724b42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b14a298d8c447a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fad13833734709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf903187f33d94c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...211 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>102,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>