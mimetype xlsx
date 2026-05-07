--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce90527ae6504ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e68514fdca04459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf903187f33d94c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d3d459d29144bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fad13833734709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf903187f33d94c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea97cc782db1473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d3d459d29144bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>