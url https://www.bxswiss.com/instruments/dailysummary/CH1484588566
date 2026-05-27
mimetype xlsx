--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e68514fdca04459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dfca4b70534f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d3d459d29144bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc47c4d09ad4ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea97cc782db1473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d3d459d29144bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10658c83dc243fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc47c4d09ad4ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>105,010</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>105,735</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>106,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>