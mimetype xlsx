--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84dfca4b70534f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd83626ba0d4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc47c4d09ad4ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bf9d9266b94aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10658c83dc243fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc47c4d09ad4ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5178a1a154974857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bf9d9266b94aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,645</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>107,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,120</x:t>
-[...21 lines deleted...]
-          <x:t>107,340</x:t>
+          <x:t>106,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,865</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>106,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>106,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>106,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>