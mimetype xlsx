--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd83626ba0d4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246a5e5e66e14f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bf9d9266b94aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0d7ca22ffd42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5178a1a154974857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bf9d9266b94aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71248965514d4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0d7ca22ffd42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>