--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246a5e5e66e14f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22569cb94c844782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0d7ca22ffd42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd657caa336d94b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71248965514d4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0d7ca22ffd42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cb0aee16e54371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd657caa336d94b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,570</x:t>
-[...21 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,480</x:t>
-[...495 lines deleted...]
-          <x:t>102,170</x:t>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>