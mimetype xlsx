--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22569cb94c844782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2c138eeb354129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd657caa336d94b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163bff973e7c4bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cb0aee16e54371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd657caa336d94b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d2651de6749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163bff973e7c4bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,270</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,550</x:t>
-[...576 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>