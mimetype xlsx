--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2c138eeb354129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fda1cfac1d4d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163bff973e7c4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7b094d96974790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871d2651de6749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163bff973e7c4bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc883ea6f102f40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7b094d96974790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>103,565</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,555</x:t>
-[...53 lines deleted...]
-          <x:t>103,455</x:t>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,735</x:t>
-[...85 lines deleted...]
-          <x:t>103,845</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>