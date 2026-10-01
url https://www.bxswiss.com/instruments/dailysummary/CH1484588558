--- v7 (2026-09-10)
+++ v8 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b14e272eec413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb776975c0f4441c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe00d5da3faf4ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ec250e87b0463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c075c75c754cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe00d5da3faf4ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bf8cb0676945a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ec250e87b0463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>