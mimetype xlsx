--- v8 (2026-10-01)
+++ v9 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb776975c0f4441c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cc6b3d717b4167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ec250e87b0463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re794f08238dd4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bf8cb0676945a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ec250e87b0463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408211a3aacf4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re794f08238dd4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>90,250</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,160</x:t>
-[...114 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,380</x:t>
-[...90 lines deleted...]
-          <x:t>86,830</x:t>
+          <x:t>87,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>