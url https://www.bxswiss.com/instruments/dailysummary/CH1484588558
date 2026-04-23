--- v0 (2026-03-30)
+++ v1 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc68700905f1432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdc6c1b7b3a49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd512d81ff8cd42a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d624aa791e942c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b31ee3c7632494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd512d81ff8cd42a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749e47c45067474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d624aa791e942c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...169 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>101,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...193 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>