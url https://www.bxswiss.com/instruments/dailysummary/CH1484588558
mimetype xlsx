--- v1 (2026-04-23)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdc6c1b7b3a49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4ff963d0ff42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d624aa791e942c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697594c2277e45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749e47c45067474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d624aa791e942c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791313817f494ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697594c2277e45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,815</x:t>
-[...31 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>103,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>