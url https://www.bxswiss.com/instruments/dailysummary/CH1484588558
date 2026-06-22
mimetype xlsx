--- v2 (2026-05-31)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4ff963d0ff42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d04f75eef949ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697594c2277e45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cdf5af9c45472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791313817f494ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697594c2277e45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d4a48326f54edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cdf5af9c45472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,290</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...102 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>102,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,660</x:t>
-[...63 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>