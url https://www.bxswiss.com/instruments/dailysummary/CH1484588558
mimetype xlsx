--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d04f75eef949ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac48dd13f6be403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cdf5af9c45472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5ea8d94eb5406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d4a48326f54edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cdf5af9c45472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517374d50fc14b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5ea8d94eb5406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,770</x:t>
-[...323 lines deleted...]
-          <x:t>93,650</x:t>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>