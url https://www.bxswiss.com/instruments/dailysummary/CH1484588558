--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac48dd13f6be403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8052aae217ff428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5ea8d94eb5406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53334d6fb0d94269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517374d50fc14b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5ea8d94eb5406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc485c914f1c04505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53334d6fb0d94269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,450</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>94,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,650</x:t>
-[...404 lines deleted...]
-          <x:t>93,500</x:t>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>