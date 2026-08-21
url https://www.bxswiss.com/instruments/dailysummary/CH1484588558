--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8052aae217ff428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20df3eee4fc84a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53334d6fb0d94269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d997ab260ac47e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc485c914f1c04505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53334d6fb0d94269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab029305a14b4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d997ab260ac47e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,170</x:t>
-[...60 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,670</x:t>
-[...306 lines deleted...]
-          <x:t>94,430</x:t>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>