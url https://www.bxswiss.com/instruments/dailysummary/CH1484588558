--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20df3eee4fc84a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b14e272eec413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d997ab260ac47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe00d5da3faf4ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab029305a14b4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d997ab260ac47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c075c75c754cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe00d5da3faf4ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>95,670</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,610</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
-[...414 lines deleted...]
-          <x:t>97,580</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>