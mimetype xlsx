--- v6 (2026-08-22)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791bbdb6c71d42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4ce7fc1ed04dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda25e3f47a4a4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85206b994dc54879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca69eaaf8e74d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda25e3f47a4a4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6570e0e56bd34eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85206b994dc54879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>