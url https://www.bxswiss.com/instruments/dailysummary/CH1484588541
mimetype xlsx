--- v7 (2026-09-11)
+++ v8 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4ce7fc1ed04dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969298ba1f364e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85206b994dc54879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fbda1ee5334f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6570e0e56bd34eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85206b994dc54879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485e93fedf0e4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fbda1ee5334f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>