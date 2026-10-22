--- v8 (2026-10-01)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969298ba1f364e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a7035092b074a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86fbda1ee5334f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac2ab4df73f412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R485e93fedf0e4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86fbda1ee5334f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5314ab2f65437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac2ab4df73f412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>0,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>