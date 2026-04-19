--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837ab8a15e1349e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0871e9573a04336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb3e42cb070d4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bb7df8b13c4580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ebcea46c364064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb3e42cb070d4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9b82b5fd2247a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bb7df8b13c4580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...115 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>99,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>98,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>