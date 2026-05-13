--- v1 (2026-04-19)
+++ v2 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0871e9573a04336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a51847f2384e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bb7df8b13c4580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd507d612efe34c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9b82b5fd2247a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bb7df8b13c4580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b60ec8d09c54155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd507d612efe34c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>