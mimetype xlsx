--- v2 (2026-05-13)
+++ v3 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a51847f2384e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9978088cdcd64d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd507d612efe34c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550442f2e9504124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b60ec8d09c54155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd507d612efe34c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8208b094fb1e421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550442f2e9504124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,830</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,465</x:t>
-[...48 lines deleted...]
-          <x:t>103,030</x:t>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,030</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>103,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>