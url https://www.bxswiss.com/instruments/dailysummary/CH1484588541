--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9978088cdcd64d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ed75f7d7a46c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550442f2e9504124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c81183745e4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8208b094fb1e421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550442f2e9504124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a907449baac4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c81183745e4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,665</x:t>
-[...166 lines deleted...]
-          <x:t>104,175</x:t>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>