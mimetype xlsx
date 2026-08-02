--- v4 (2026-06-22)
+++ v5 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22ed75f7d7a46c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfcbc3410414c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c81183745e4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487fac234d374b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a907449baac4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c81183745e4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843ebd7cfd754be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487fac234d374b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...92 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>102,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>