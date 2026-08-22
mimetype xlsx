--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfcbc3410414c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791bbdb6c71d42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487fac234d374b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda25e3f47a4a4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843ebd7cfd754be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487fac234d374b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca69eaaf8e74d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda25e3f47a4a4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Goldman Sachs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,865</x:t>
-[...146 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>102,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...112 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>