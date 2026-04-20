--- v0 (2026-03-29)
+++ v1 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb88a15050524d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86de89a43dce4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2c53aabfca4359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7484193eedd84f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6b1ff094e64bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2c53aabfca4359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc105d140a4842da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7484193eedd84f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...228 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>