--- v1 (2026-04-20)
+++ v2 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86de89a43dce4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ed00540a594384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7484193eedd84f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ae97ee054e49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc105d140a4842da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7484193eedd84f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fa48bec52941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ae97ee054e49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +629,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>