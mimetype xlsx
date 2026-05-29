--- v2 (2026-04-22)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ed00540a594384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd7f6210f0549fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ae97ee054e49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406b44f1a9ef4838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fa48bec52941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ae97ee054e49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980558ff535d4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406b44f1a9ef4838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...139 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>