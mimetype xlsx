--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd7f6210f0549fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7da646c51914a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406b44f1a9ef4838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab34b8a1e294ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980558ff535d4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406b44f1a9ef4838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra462da647c4142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab34b8a1e294ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...119 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,605</x:t>
-[...387 lines deleted...]
-          <x:t>103,165</x:t>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>