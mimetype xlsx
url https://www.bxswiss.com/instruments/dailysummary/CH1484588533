--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7da646c51914a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396e85f83bd4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab34b8a1e294ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821d59249a2b41f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra462da647c4142e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab34b8a1e294ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03db153f82124643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821d59249a2b41f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>