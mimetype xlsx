--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re396e85f83bd4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6193b603224b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821d59249a2b41f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080581b11bea4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03db153f82124643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821d59249a2b41f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8a2d94f22243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080581b11bea4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>