--- v6 (2026-07-09)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6193b603224b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325717dddb45447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080581b11bea4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d392709f5548b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8a2d94f22243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080581b11bea4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0000bbf4cf2441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d392709f5548b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...210 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,340</x:t>
-[...16 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>