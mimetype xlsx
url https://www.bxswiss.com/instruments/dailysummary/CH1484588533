--- v7 (2026-08-19)
+++ v8 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325717dddb45447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879dc18200f345c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d392709f5548b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6a94cda43c4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0000bbf4cf2441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d392709f5548b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4869926d591a46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6a94cda43c4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>