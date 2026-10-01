--- v8 (2026-09-10)
+++ v9 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879dc18200f345c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbaf37f250ae4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6a94cda43c4a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02644a9017b34b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4869926d591a46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6a94cda43c4a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab775bc445d4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02644a9017b34b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...43 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...139 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>100,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>