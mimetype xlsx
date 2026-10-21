--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbaf37f250ae4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c0c80dc5614aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02644a9017b34b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89c7853cefe44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab775bc445d4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02644a9017b34b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0217f3ebb4974a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89c7853cefe44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Caterpillar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,330</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,180</x:t>
-[...168 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...97 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>101,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>