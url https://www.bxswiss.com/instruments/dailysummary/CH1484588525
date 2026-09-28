--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb066dc98d94849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f64a4e11c04581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re001407a5db24ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f089c0fdee14d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc93393f6904eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re001407a5db24ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521fa10314ae4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f089c0fdee14d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...576 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>