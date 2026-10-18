--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f64a4e11c04581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443d895fd5dd49d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f089c0fdee14d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d9518c480e4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521fa10314ae4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f089c0fdee14d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9ab097ff2a4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d9518c480e4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,000</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...16 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...21 lines deleted...]
-          <x:t>98,310</x:t>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>99,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,100</x:t>
-[...87 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,890</x:t>
-[...4 lines deleted...]
-          <x:t>98,580</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>