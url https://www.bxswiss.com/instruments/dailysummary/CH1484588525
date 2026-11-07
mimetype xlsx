--- v11 (2026-10-18)
+++ v12 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443d895fd5dd49d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f002cf6b6724bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d9518c480e4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b57e15f401549d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9ab097ff2a4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d9518c480e4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63579b2ce75d4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b57e15f401549d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,100</x:t>
-[...87 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,890</x:t>
-[...4 lines deleted...]
-          <x:t>98,580</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.10.2026</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>100,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>