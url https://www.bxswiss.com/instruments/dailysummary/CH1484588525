--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbe059ac8b745ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b4e86d9d043bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d91f60b92944840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4fcf7ee77e54a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d744829f8dd44bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d91f60b92944840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cb1c2dac274ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4fcf7ee77e54a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...98 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...102 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>95,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>