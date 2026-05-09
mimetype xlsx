--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987b4e86d9d043bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de315a16a9c44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4fcf7ee77e54a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eacd75ef17a495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4cb1c2dac274ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4fcf7ee77e54a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbe2021fa4a4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eacd75ef17a495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,580</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>97,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...205 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...31 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>