--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de315a16a9c44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f90d1ae0314bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eacd75ef17a495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e898425e24ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbe2021fa4a4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eacd75ef17a495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50579decc8c84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e898425e24ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...70 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,320</x:t>
-[...21 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>101,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>