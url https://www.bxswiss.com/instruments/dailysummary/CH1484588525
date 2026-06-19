--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f90d1ae0314bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e1aad4c084cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739e898425e24ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38c098de702437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50579decc8c84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739e898425e24ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra592e9191be147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38c098de702437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,280</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>99,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...134 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>