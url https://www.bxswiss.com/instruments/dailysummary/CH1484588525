--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e1aad4c084cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e85544206514806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra38c098de702437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcf111a10ca49a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra592e9191be147e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra38c098de702437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra612205349b943bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcf111a10ca49a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...151 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...75 lines deleted...]
-          <x:t>93,450</x:t>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,260</x:t>
-[...112 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>