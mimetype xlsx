--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e85544206514806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eed5679ebe43bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fcf111a10ca49a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cae93167854479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra612205349b943bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fcf111a10ca49a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e849caa46c4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cae93167854479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...31 lines deleted...]
-          <x:t>91,760</x:t>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>93,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>92,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,570</x:t>
-[...107 lines deleted...]
-          <x:t>89,980</x:t>
+          <x:t>93,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>