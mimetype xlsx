--- v6 (2026-07-29)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eed5679ebe43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454a6c952fec4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cae93167854479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259e0effffff4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e849caa46c4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cae93167854479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5497bdfd0bcf4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259e0effffff4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>