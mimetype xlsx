--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454a6c952fec4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce12c48833146af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259e0effffff4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc605be7e0204794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5497bdfd0bcf4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259e0effffff4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15b31f8c73a45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc605be7e0204794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>92,380</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,570</x:t>
-[...362 lines deleted...]
-          <x:t>92,710</x:t>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,710</x:t>
-[...139 lines deleted...]
-          <x:t>92,560</x:t>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>