--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce12c48833146af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb066dc98d94849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc605be7e0204794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re001407a5db24ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd15b31f8c73a45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc605be7e0204794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc93393f6904eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re001407a5db24ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>