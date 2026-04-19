--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457944a7121b492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35711b4ac8b9432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ff173f03e648b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fda32d0de9149cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9771ab69a24832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ff173f03e648b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7cdf3ecdd2044a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fda32d0de9149cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...71 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>92,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>