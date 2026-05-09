--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35711b4ac8b9432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2f83cd4b2f4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fda32d0de9149cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b36e1c6e79b49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7cdf3ecdd2044a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fda32d0de9149cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f60ed8abd745fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b36e1c6e79b49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,670</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,120</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>