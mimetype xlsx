--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2f83cd4b2f4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe79664dd5841ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b36e1c6e79b49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5caa01c9e874775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f60ed8abd745fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b36e1c6e79b49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cc35ddeace419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5caa01c9e874775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,620</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>100,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...323 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>