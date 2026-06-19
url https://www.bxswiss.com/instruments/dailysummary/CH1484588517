--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe79664dd5841ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495edb74073c407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5caa01c9e874775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b995cdf635464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cc35ddeace419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5caa01c9e874775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49fcd6346214168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b995cdf635464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...21 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>99,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,910</x:t>
-[...382 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>