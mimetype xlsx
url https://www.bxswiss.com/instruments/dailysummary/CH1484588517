--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R495edb74073c407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0a61b32e104951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b995cdf635464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf58ead6b13d4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49fcd6346214168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b995cdf635464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcff6128f264433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf58ead6b13d4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
-[...43 lines deleted...]
-          <x:t>98,660</x:t>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...53 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
-[...382 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>