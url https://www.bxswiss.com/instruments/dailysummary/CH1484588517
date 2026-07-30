--- v5 (2026-07-09)
+++ v6 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0a61b32e104951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58fb1b5200ed4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf58ead6b13d4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587bee3e879d43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcff6128f264433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf58ead6b13d4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0db3cae68724d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587bee3e879d43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>100,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>100,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>