--- v6 (2026-07-30)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58fb1b5200ed4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d377d1a1d0452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587bee3e879d43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9289a0d65b4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0db3cae68724d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587bee3e879d43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aae0b01c104abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9289a0d65b4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>