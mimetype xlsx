--- v7 (2026-08-19)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d377d1a1d0452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e77f1a907c4e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9289a0d65b4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e40a087a0d47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aae0b01c104abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9289a0d65b4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5ecff9429744f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e40a087a0d47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,680</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>103,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>