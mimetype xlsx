--- v0 (2026-03-30)
+++ v1 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59130962dac04d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b229396f44fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ad70db93534fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03019892e79942fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b295a86f8564620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ad70db93534fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra834cfa3188b4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03019892e79942fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...130 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>