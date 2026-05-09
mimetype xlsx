--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1b229396f44fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b14d38ebd264cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03019892e79942fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9608c4d88d74985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra834cfa3188b4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03019892e79942fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2147614b294852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9608c4d88d74985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>