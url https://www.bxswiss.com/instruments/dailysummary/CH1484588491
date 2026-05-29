--- v2 (2026-05-09)
+++ v3 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b14d38ebd264cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f5bbf6549a4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9608c4d88d74985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab6602484e5480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2147614b294852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9608c4d88d74985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044cc0a5f1eb430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab6602484e5480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>102,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,360</x:t>
-[...87 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>103,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>