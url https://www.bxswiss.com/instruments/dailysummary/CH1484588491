--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f5bbf6549a4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019058e9eef443af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab6602484e5480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0895fac27e8d4162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044cc0a5f1eb430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab6602484e5480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9e099253ad4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0895fac27e8d4162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,685</x:t>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>101,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>103,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>104,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>