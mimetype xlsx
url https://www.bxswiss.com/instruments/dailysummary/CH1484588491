--- v4 (2026-06-19)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019058e9eef443af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d8f231dcb746c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0895fac27e8d4162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6680a1ec8231492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9e099253ad4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0895fac27e8d4162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7771abe76b47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6680a1ec8231492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>103,385</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>104,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,510</x:t>
-[...97 lines deleted...]
-          <x:t>104,325</x:t>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,775</x:t>
-[...173 lines deleted...]
-          <x:t>103,635</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,445</x:t>
-[...85 lines deleted...]
-          <x:t>104,105</x:t>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>