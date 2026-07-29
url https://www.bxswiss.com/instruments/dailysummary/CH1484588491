--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d8f231dcb746c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ab993577734b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6680a1ec8231492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01e94d0d1f4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7771abe76b47f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6680a1ec8231492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a37b061bd4b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01e94d0d1f4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>103,635</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,445</x:t>
-[...16 lines deleted...]
-          <x:t>103,525</x:t>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,525</x:t>
-[...119 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,965</x:t>
-[...75 lines deleted...]
-          <x:t>104,295</x:t>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>104,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,400</x:t>
-[...198 lines deleted...]
-          <x:t>103,695</x:t>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>