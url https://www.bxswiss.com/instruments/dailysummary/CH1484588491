--- v6 (2026-07-29)
+++ v7 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ab993577734b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8966aae75b943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01e94d0d1f4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce623da5fb44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a37b061bd4b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01e94d0d1f4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8a6fdcff7d4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce623da5fb44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,225</x:t>
+          <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>104,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,380</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>104,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>