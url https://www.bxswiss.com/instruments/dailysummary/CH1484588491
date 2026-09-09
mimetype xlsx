--- v7 (2026-08-18)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8966aae75b943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf143d32fa8264f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cce623da5fb44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ca290000b24fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8a6fdcff7d4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cce623da5fb44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205da35853b54d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ca290000b24fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484588491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,600</x:t>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,560</x:t>
-[...33 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,600</x:t>
-[...43 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,450</x:t>
-[...468 lines deleted...]
-          <x:t>104,165</x:t>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>