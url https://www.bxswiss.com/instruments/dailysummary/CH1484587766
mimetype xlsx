--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11f30a2a4c84b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74dd63ec7ec4b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96295d282a04491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0558596e72f8445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R798dfa9cbf31457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96295d282a04491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad4a9f51574ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0558596e72f8445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...56 lines deleted...]
-          <x:t>102,820</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,710</x:t>
-[...252 lines deleted...]
-          <x:t>101,645</x:t>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>