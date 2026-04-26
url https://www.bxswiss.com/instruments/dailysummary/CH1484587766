--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74dd63ec7ec4b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f9fef4d4e24eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0558596e72f8445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8619a5b6e54ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad4a9f51574ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0558596e72f8445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489235f8fb84478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8619a5b6e54ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...468 lines deleted...]
-          <x:t>105,785</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>