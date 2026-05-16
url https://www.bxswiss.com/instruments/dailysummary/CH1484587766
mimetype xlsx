--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f9fef4d4e24eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12c15b3adbc4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8619a5b6e54ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cfd4b231314af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489235f8fb84478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8619a5b6e54ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8162287e6a5e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cfd4b231314af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>