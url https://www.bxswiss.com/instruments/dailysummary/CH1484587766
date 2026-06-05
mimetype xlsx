--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12c15b3adbc4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2448ae71d044533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cfd4b231314af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a8131cf65a4abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8162287e6a5e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cfd4b231314af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466748a920574ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a8131cf65a4abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>93,670</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>94,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,820</x:t>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>