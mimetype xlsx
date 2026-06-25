--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2448ae71d044533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfccde97c3c4e4050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a8131cf65a4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reece011df7854e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466748a920574ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a8131cf65a4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7502a5505d1b4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reece011df7854e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>89,060</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,510</x:t>
-[...38 lines deleted...]
-          <x:t>86,940</x:t>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,400</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>83,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,470</x:t>
         </x:is>
       </x:c>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>