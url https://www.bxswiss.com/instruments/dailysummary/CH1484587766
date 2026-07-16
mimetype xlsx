--- v5 (2026-06-25)
+++ v6 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfccde97c3c4e4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936e9e5dfe25415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reece011df7854e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba0d0273ad3419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7502a5505d1b4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reece011df7854e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re08c4a7d2bde4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba0d0273ad3419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>70,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>