--- v6 (2026-07-16)
+++ v7 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936e9e5dfe25415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d917a6308994a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba0d0273ad3419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bd3a91c72e4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re08c4a7d2bde4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba0d0273ad3419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9168df7076ae4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bd3a91c72e4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>