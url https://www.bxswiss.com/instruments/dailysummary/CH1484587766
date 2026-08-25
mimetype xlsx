--- v7 (2026-08-05)
+++ v8 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d917a6308994a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcae226b43ce49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bd3a91c72e4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06ccd54e03b482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9168df7076ae4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bd3a91c72e4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ec3b7635ae4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06ccd54e03b482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>