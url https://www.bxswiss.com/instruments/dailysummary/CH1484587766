--- v8 (2026-08-25)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcae226b43ce49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916d7d226a164a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06ccd54e03b482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc83b5a2879f4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ec3b7635ae4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06ccd54e03b482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce03cb89be064868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc83b5a2879f4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>