--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c1ffbfe88441f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011c39a607dc4071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18214f2f83c4a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fdb9dd56b8445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884d89010eea4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18214f2f83c4a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210e721e4e38497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fdb9dd56b8445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...51 lines deleted...]
-          <x:t>105,070</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,675</x:t>
-[...48 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>101,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>