--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011c39a607dc4071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96688f1f9c4e4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fdb9dd56b8445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9c5ac972784f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210e721e4e38497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fdb9dd56b8445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e50c40fcbe8420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9c5ac972784f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,900</x:t>
-[...16 lines deleted...]
-          <x:t>103,010</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,310</x:t>
-[...485 lines deleted...]
-          <x:t>105,785</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>