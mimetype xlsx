--- v2 (2026-05-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96688f1f9c4e4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf719d828e4ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9c5ac972784f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75117ec96e1e4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e50c40fcbe8420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9c5ac972784f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6fb5dab7914683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75117ec96e1e4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,600</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>