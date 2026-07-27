--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cf719d828e4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb183e12b2d4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75117ec96e1e4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re428f5274b2f4343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6fb5dab7914683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75117ec96e1e4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49086f4d4719479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re428f5274b2f4343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>