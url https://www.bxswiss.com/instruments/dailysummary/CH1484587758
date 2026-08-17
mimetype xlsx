--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb183e12b2d4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c3af1efeac4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re428f5274b2f4343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32352c7fecf4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49086f4d4719479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re428f5274b2f4343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229f42ff67274a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32352c7fecf4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>