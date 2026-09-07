--- v5 (2026-08-17)
+++ v6 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c3af1efeac4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3393daf36f1c44c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32352c7fecf4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb586643865e94f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229f42ff67274a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32352c7fecf4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b0054f7d1a4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb586643865e94f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>