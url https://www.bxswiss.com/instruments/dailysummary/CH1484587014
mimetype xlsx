--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b81725d8d64631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e9fb5e0e4c453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda421e87c034371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eacdc6145a4a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b02b931acfb4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda421e87c034371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691076923a124d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eacdc6145a4a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...157 lines deleted...]
-          <x:t>95,430</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>94,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>93,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>