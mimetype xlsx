--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e9fb5e0e4c453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dfd766fbb24665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eacdc6145a4a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cdcc33966340b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691076923a124d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eacdc6145a4a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cdae098d7441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cdcc33966340b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,510</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>