--- v2 (2026-05-15)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dfd766fbb24665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1ad58ab0d4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cdcc33966340b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590cdc129d6c4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99cdae098d7441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cdcc33966340b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096a563c39a74573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590cdc129d6c4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,000</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,880</x:t>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>99,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>