--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1ad58ab0d4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40fff9db9a24d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590cdc129d6c4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccedf1b4c9e340e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096a563c39a74573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590cdc129d6c4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bca86d005104aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccedf1b4c9e340e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,370</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>