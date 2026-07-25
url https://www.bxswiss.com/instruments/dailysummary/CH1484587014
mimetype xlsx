--- v4 (2026-07-03)
+++ v5 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40fff9db9a24d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdb9f8d11d04e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccedf1b4c9e340e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca4948c9db042d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bca86d005104aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccedf1b4c9e340e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff00df739df847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca4948c9db042d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,330</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,270</x:t>
-[...242 lines deleted...]
-          <x:t>92,350</x:t>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>91,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>