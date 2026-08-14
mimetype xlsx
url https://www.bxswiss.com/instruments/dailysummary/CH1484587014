--- v5 (2026-07-25)
+++ v6 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cdb9f8d11d04e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d825fe81464450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ca4948c9db042d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0213212ea18b4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff00df739df847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ca4948c9db042d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274625b6904a47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0213212ea18b4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>91,750</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>91,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>92,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,410</x:t>
-[...16 lines deleted...]
-          <x:t>93,490</x:t>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,420</x:t>
-[...220 lines deleted...]
-          <x:t>87,660</x:t>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>