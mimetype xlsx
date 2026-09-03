--- v6 (2026-08-14)
+++ v7 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d825fe81464450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677c94bf8db24b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0213212ea18b4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fdcbe46c5b4b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274625b6904a47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0213212ea18b4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af487034e0d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fdcbe46c5b4b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,480</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,410</x:t>
-[...16 lines deleted...]
-          <x:t>93,490</x:t>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,420</x:t>
-[...48 lines deleted...]
-          <x:t>94,120</x:t>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,490</x:t>
-[...539 lines deleted...]
-          <x:t>94,180</x:t>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>