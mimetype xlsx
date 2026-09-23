--- v7 (2026-09-03)
+++ v8 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677c94bf8db24b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cbb8ccac7442b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fdcbe46c5b4b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5b06aae3a04315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af487034e0d4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fdcbe46c5b4b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a053e36ef4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5b06aae3a04315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,020</x:t>
-[...301 lines deleted...]
-          <x:t>89,910</x:t>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>90,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>