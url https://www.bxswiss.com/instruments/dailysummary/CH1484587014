--- v8 (2026-09-23)
+++ v9 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37cbb8ccac7442b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd5643d80474d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5b06aae3a04315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7dec1b5f64e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01a053e36ef4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5b06aae3a04315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abdd752a0eb46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7dec1b5f64e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>