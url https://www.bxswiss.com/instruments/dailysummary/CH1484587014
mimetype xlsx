--- v9 (2026-10-14)
+++ v10 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd5643d80474d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fc46562a414901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea7dec1b5f64e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e9b6c4a75640ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abdd752a0eb46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea7dec1b5f64e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bed114ffadf4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e9b6c4a75640ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484587014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>85,910</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>88,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>