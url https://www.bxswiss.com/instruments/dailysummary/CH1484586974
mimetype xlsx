--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f276004f7d345c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12996c5b13e3403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd22d70d28d5482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d595cb41564e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea60b6b8b72440d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd22d70d28d5482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb49143c3a94a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d595cb41564e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...42 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,880</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...53 lines deleted...]
-          <x:t>97,490</x:t>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>101,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>