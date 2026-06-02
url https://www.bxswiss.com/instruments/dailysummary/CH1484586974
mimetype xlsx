--- v2 (2026-04-23)
+++ v3 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12996c5b13e3403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c6effacb3949b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d595cb41564e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7430687b534a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb49143c3a94a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d595cb41564e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c400ecc55ed4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7430687b534a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,650</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>105,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,725</x:t>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>