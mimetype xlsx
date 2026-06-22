--- v3 (2026-06-02)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c6effacb3949b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e2de29ff0b4271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7430687b534a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677e6583aaf4f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c400ecc55ed4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7430687b534a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97c876b8d964735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677e6583aaf4f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,575</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,790</x:t>
-[...495 lines deleted...]
-          <x:t>106,845</x:t>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>