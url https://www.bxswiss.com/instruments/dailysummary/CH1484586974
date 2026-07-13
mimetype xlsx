--- v4 (2026-06-22)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e2de29ff0b4271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4634ebeff74966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8677e6583aaf4f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6c8e070c5b4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97c876b8d964735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8677e6583aaf4f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b09e10fb4042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6c8e070c5b4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,290</x:t>
-[...350 lines deleted...]
-          <x:t>104,520</x:t>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...188 lines deleted...]
-          <x:t>104,065</x:t>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>