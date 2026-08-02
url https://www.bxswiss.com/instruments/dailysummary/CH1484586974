--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4634ebeff74966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb1e312ba294efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6c8e070c5b4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651caff42ca741d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b09e10fb4042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6c8e070c5b4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f2e79fe464323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651caff42ca741d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>