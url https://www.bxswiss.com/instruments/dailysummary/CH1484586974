--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fb1e312ba294efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9e079098e04528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651caff42ca741d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172e02dbe2b74f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3f2e79fe464323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651caff42ca741d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c8174b2de14667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172e02dbe2b74f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>91,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>