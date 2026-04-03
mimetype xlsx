--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5ba121abee4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41955ba2b9d94fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad484a17cbd444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0adab75cfe45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56da211266a042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad484a17cbd444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7aa91629db4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0adab75cfe45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,233 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...158 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...31 lines deleted...]
-          <x:t>98,340</x:t>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>