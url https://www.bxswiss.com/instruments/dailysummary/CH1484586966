--- v1 (2026-04-03)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41955ba2b9d94fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157fcdc741454c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0adab75cfe45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R950e88b191f441bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7aa91629db4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0adab75cfe45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1b58ceba484cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R950e88b191f441bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>98,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>