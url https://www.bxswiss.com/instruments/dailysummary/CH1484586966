--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157fcdc741454c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3ed6dd293d426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R950e88b191f441bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c5b486ca844844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b1b58ceba484cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R950e88b191f441bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2aa505794148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c5b486ca844844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>