--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3ed6dd293d426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42af3a58dda24dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c5b486ca844844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0a7c04b723422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2aa505794148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c5b486ca844844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa36daeb9142ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0a7c04b723422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,385</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...11 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,900</x:t>
-[...58 lines deleted...]
-          <x:t>104,265</x:t>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>104,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>