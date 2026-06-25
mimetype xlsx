--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42af3a58dda24dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95dd9a67ac4736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0a7c04b723422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8560bcf2bb6463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa36daeb9142ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0a7c04b723422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262f6666da5243a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8560bcf2bb6463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>106,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>