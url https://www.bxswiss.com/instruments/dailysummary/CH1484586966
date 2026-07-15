--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95dd9a67ac4736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1436233ac34b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8560bcf2bb6463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e80f4ecd4d647a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262f6666da5243a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8560bcf2bb6463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26458d4d8702426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e80f4ecd4d647a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>