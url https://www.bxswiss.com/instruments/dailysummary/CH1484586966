--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1436233ac34b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd0006a33594910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e80f4ecd4d647a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc0ecd2e7044334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26458d4d8702426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e80f4ecd4d647a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74778fce71840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc0ecd2e7044334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>