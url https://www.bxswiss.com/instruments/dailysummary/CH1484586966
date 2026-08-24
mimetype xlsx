--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd0006a33594910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d344631db9746b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc0ecd2e7044334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a37b693407049f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74778fce71840e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc0ecd2e7044334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cafda470d44959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a37b693407049f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,610</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>93,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>