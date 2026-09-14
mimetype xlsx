--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d344631db9746b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddc96f4f5f349e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a37b693407049f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebd05587cda4059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3cafda470d44959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a37b693407049f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d00770d0da44fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebd05587cda4059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...16 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...220 lines deleted...]
-          <x:t>98,950</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>