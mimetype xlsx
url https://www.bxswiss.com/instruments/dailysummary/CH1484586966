--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ddc96f4f5f349e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5f313bc4d44d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebd05587cda4059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra882570f54b74c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d00770d0da44fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebd05587cda4059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b66b7d1da3d4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra882570f54b74c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>102,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>