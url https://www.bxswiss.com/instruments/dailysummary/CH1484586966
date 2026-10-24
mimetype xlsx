--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5f313bc4d44d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52c5ea071d1452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra882570f54b74c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9102f0de61174148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b66b7d1da3d4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra882570f54b74c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03569a1b6eb74417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9102f0de61174148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,970</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...388 lines deleted...]
-        <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...48 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>101,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>