--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462902f0f85346ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f0ab0e226340c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb60dd1f2f36468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b77b62f1d54da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f467b13f46c4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb60dd1f2f36468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbb941145aa450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b77b62f1d54da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...54 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...414 lines deleted...]
-          <x:t>104,155</x:t>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>