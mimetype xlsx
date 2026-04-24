--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f0ab0e226340c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98b34ac664e4fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b77b62f1d54da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ce9b4023734267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbb941145aa450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b77b62f1d54da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c10c2c67a04bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ce9b4023734267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,550</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>101,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>