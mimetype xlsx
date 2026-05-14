--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98b34ac664e4fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8c8a555ebd4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ce9b4023734267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981dcac76e934b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c10c2c67a04bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ce9b4023734267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9a4598e7c24101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981dcac76e934b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>105,070</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...509 lines deleted...]
-          <x:t>106,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,560</x:t>
-[...26 lines deleted...]
-          <x:t>105,420</x:t>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>