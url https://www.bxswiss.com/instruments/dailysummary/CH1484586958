--- v4 (2026-05-14)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a8c8a555ebd4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra157f638e8554e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981dcac76e934b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba93098fee846e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9a4598e7c24101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981dcac76e934b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63bc9156bb456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba93098fee846e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>104,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,075</x:t>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>