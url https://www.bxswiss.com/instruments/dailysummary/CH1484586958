--- v5 (2026-06-15)
+++ v6 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra157f638e8554e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a26b85b54c4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba93098fee846e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf5e7dfb1ae43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca63bc9156bb456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba93098fee846e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad041407b60a4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf5e7dfb1ae43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...335 lines deleted...]
-          <x:t>97,530</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>95,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>