--- v6 (2026-07-05)
+++ v7 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a26b85b54c4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101ee7b71acf4264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf5e7dfb1ae43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3e559eddde4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad041407b60a4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf5e7dfb1ae43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2563f330e14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3e559eddde4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>96,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...16 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,440</x:t>
-[...193 lines deleted...]
-          <x:t>97,820</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>