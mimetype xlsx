--- v7 (2026-07-26)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101ee7b71acf4264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1257c2f374477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3e559eddde4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4ac88a70744cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e2563f330e14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3e559eddde4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49704cc656d54732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4ac88a70744cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,440</x:t>
-[...205 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,740</x:t>
-[...173 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>99,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>98,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>