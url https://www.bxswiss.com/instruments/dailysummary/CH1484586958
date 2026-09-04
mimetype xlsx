--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1257c2f374477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46df2bccd5f34767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4ac88a70744cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c8ce521fe84613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49704cc656d54732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4ac88a70744cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052e81c586054819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c8ce521fe84613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,760</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...107 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>