--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46df2bccd5f34767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5d143e19eb4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c8ce521fe84613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b2176abbd242e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052e81c586054819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c8ce521fe84613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7622ffd8398422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b2176abbd242e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
-[...21 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>101,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>