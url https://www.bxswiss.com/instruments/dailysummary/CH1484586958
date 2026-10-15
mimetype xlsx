--- v10 (2026-09-25)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5d143e19eb4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832c15dd8e545c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b2176abbd242e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf240040f048246ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7622ffd8398422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b2176abbd242e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c6468e018c4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf240040f048246ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>