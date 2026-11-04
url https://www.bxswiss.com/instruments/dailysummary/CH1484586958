--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832c15dd8e545c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2524905292041d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf240040f048246ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc4f75dcb324b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c6468e018c4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf240040f048246ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd1835a48f8448f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc4f75dcb324b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.00% p.a. Barrier Reverse Convertible on Coinbase</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,785</x:t>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,715</x:t>
-[...102 lines deleted...]
-          <x:t>104,760</x:t>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,085</x:t>
-[...215 lines deleted...]
-          <x:t>104,570</x:t>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>