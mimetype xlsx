--- v0 (2026-02-21)
+++ v1 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7726ae56b9457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d152a4d3774df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bab3c646f3c431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfb542761314550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf154bf5f8d241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bab3c646f3c431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492045adc7554944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfb542761314550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,233 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...200 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>