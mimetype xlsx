--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d152a4d3774df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f9f833b63a4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfb542761314550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc61ca3f8a94364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492045adc7554944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfb542761314550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeff723861c34da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc61ca3f8a94364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...38 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...544 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>