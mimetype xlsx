--- v2 (2026-04-26)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f9f833b63a4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd4907908fc4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc61ca3f8a94364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fca04b447994641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeff723861c34da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc61ca3f8a94364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd851e9592784c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fca04b447994641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>99,400</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>101,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...215 lines deleted...]
-          <x:t>100,270</x:t>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>