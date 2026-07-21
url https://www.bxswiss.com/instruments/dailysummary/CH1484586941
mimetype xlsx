--- v3 (2026-06-13)
+++ v4 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd4907908fc4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c63b5658f4e4d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fca04b447994641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed923bf692b4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd851e9592784c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fca04b447994641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263193a8ae564e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed923bf692b4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...124 lines deleted...]
-          <x:t>101,515</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,235</x:t>
-[...463 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>