--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef1130464fe4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7409810b1df24bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e84aaaa3894187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d153d3a82bb417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba4d602cec74250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e84aaaa3894187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c3286d95f9434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d153d3a82bb417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,309 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...140 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
@@ -630,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>