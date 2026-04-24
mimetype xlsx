--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7409810b1df24bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c7b2c4e6244c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d153d3a82bb417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdf8c2be0744ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c3286d95f9434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d153d3a82bb417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b62b056d44346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdf8c2be0744ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,590</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>