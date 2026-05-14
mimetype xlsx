--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c7b2c4e6244c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9a363c9bf4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdf8c2be0744ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6843859458c4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b62b056d44346bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdf8c2be0744ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad26066acfb4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6843859458c4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>88,620</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,340</x:t>
-[...247 lines deleted...]
-          <x:t>92,220</x:t>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>