--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce9a363c9bf4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2202d782a74f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6843859458c4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf97a13238624035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad26066acfb4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6843859458c4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b1e2b8248c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf97a13238624035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>