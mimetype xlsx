--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2202d782a74f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4999183a924b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf97a13238624035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04bd0b1e754715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b1e2b8248c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf97a13238624035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8aa25e98248b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04bd0b1e754715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,320</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>94,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>95,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>95,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>