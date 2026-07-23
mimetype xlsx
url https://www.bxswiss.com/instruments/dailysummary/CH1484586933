--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d4999183a924b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895544aceb924e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d04bd0b1e754715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra222743fc31c46e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8aa25e98248b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d04bd0b1e754715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8085d93d8f4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra222743fc31c46e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...603 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>