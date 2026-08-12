--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895544aceb924e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9735aff71e0f421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra222743fc31c46e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21c2e0409644c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8085d93d8f4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra222743fc31c46e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fcd3a3769b4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21c2e0409644c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,190</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,120</x:t>
-[...102 lines deleted...]
-          <x:t>95,510</x:t>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,110</x:t>
-[...259 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...181 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>