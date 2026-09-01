--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9735aff71e0f421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333cb561cb914028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21c2e0409644c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c67987ebda44ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14fcd3a3769b4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21c2e0409644c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7908ad577fc24b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c67987ebda44ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>95,050</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>87,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>