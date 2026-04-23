--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea47b31e911425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0dd9d9e197741fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7877e0c38bf4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b466a49b204701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e37c6ce6994f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7877e0c38bf4c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b69414d2c5426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b466a49b204701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...334 lines deleted...]
-          <x:t>100,110</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...21 lines deleted...]
-          <x:t>97,470</x:t>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>100,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...26 lines deleted...]
-          <x:t>97,420</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>