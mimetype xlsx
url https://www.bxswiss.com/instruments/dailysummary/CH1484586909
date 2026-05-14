--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0dd9d9e197741fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a707a088c54210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b466a49b204701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb38f93ccaba4189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b69414d2c5426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b466a49b204701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1685ea2e3749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb38f93ccaba4189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,450</x:t>
-[...242 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>