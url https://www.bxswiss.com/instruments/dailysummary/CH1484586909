--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a707a088c54210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7549d9cc6a294e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb38f93ccaba4189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fb58daa5d34cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1685ea2e3749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb38f93ccaba4189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f21faf5e9914e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fb58daa5d34cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...576 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>