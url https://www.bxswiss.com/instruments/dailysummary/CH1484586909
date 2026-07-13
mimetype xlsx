--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7549d9cc6a294e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc93e53fbc84b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fb58daa5d34cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0a242d55cd4e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f21faf5e9914e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fb58daa5d34cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170b6aa5541043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0a242d55cd4e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>