--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc93e53fbc84b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fa9fed85834d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0a242d55cd4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279bbeeb790d4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170b6aa5541043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0a242d55cd4e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3975f6795e0c4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279bbeeb790d4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,730</x:t>
-[...43 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>93,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>