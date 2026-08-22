--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fa9fed85834d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1fb97c3cd1442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279bbeeb790d4328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668dba61c9304bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3975f6795e0c4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279bbeeb790d4328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44985034af84980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668dba61c9304bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,140</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>