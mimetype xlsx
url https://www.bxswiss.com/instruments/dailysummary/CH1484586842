--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fe2656a02649cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fe633be0dc4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6826b93e3dd431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1703b8af814079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf7e6673c8c42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6826b93e3dd431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170a53d4ef4e471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1703b8af814079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...59 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
@@ -630,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>