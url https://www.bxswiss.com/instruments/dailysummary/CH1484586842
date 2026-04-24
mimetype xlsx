--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fe633be0dc4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96474c8d5a4942fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1703b8af814079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a59223487d4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170a53d4ef4e471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1703b8af814079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593fda0130f849f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a59223487d4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>101,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>99,650</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>