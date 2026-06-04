--- v3 (2026-04-24)
+++ v4 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96474c8d5a4942fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234be86d548d46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a59223487d4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007860d437b9432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593fda0130f849f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a59223487d4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re098bdb092cb438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007860d437b9432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>101,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>