--- v4 (2026-06-04)
+++ v5 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234be86d548d46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f545ea47bc04a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007860d437b9432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82eb2303dc15457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re098bdb092cb438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007860d437b9432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf76b453887746b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82eb2303dc15457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>99,660</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>99,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>