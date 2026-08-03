--- v5 (2026-07-14)
+++ v6 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f545ea47bc04a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f249cc93a35486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82eb2303dc15457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a149aae33774ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf76b453887746b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82eb2303dc15457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea6698d05294586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a149aae33774ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,490</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,440</x:t>
-[...119 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>94,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,060</x:t>
-[...215 lines deleted...]
-          <x:t>93,450</x:t>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>