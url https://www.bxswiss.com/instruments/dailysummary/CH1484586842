--- v6 (2026-08-03)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f249cc93a35486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae730710a4241db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a149aae33774ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6e7274f3f34242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea6698d05294586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a149aae33774ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc540ce66d4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6e7274f3f34242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>93,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,510</x:t>
-[...409 lines deleted...]
-          <x:t>94,730</x:t>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>