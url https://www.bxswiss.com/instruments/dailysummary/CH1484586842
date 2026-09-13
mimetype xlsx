--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae730710a4241db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175cd73ac64249b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6e7274f3f34242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ec53505e8d4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc540ce66d4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6e7274f3f34242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae836394fbd4bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ec53505e8d4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Pan American Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...26 lines deleted...]
-          <x:t>103,155</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,090</x:t>
-[...75 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...127 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>