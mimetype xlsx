--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b60ae8fb5b4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d93fb6e6dd4af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61777a4949840d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c276e7d51420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86190b09da4240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61777a4949840d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33fb8894204652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c276e7d51420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...32 lines deleted...]
-          <x:t>100,610</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,600</x:t>
-[...16 lines deleted...]
-          <x:t>101,545</x:t>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...48 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
-[...350 lines deleted...]
-          <x:t>102,470</x:t>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>