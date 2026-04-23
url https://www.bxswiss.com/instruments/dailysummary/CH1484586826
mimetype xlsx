--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d93fb6e6dd4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab23b94abc34129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c276e7d51420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3b3a660a0f4660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac33fb8894204652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c276e7d51420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c307c877deb4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3b3a660a0f4660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,360</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,330</x:t>
-[...340 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...21 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...144 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>