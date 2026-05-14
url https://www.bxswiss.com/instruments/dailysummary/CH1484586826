--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab23b94abc34129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ff21d7aec54b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3b3a660a0f4660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586bf4689f2a49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c307c877deb4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3b3a660a0f4660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e01aa9e952d446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586bf4689f2a49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...21 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...43 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,210</x:t>
-[...441 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>