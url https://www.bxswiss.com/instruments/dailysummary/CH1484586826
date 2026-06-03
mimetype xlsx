--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ff21d7aec54b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e608cbef4e464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586bf4689f2a49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71126c04ff2e4426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e01aa9e952d446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586bf4689f2a49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89227915a81a4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71126c04ff2e4426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...296 lines deleted...]
-          <x:t>97,290</x:t>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>96,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...31 lines deleted...]
-          <x:t>95,770</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>