--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e608cbef4e464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd3cc2b506543f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71126c04ff2e4426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b2b2687f5d4cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89227915a81a4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71126c04ff2e4426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23b2302e11f42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b2b2687f5d4cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...11 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>