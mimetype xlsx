--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd3cc2b506543f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdae27b81f744d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b2b2687f5d4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d62448bf5a4eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23b2302e11f42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b2b2687f5d4cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691945f5b85f4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d62448bf5a4eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,790</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>