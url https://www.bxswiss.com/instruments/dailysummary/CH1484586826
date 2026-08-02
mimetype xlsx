--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdae27b81f744d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e046bb100cb4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d62448bf5a4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f55bccd190b40bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691945f5b85f4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d62448bf5a4eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3f9e670d574e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f55bccd190b40bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...58 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>96,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>98,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,130</x:t>
-[...107 lines deleted...]
-          <x:t>96,220</x:t>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>