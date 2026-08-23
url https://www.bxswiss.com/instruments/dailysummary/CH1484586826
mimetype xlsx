--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e046bb100cb4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46d8ad224614e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f55bccd190b40bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d813240865246f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3f9e670d574e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f55bccd190b40bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95238ed1ab064455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d813240865246f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Leonardo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,130</x:t>
-[...438 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...53 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>