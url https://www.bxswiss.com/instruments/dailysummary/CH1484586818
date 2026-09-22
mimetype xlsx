--- v8 (2026-09-02)
+++ v9 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf581ee793b29410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0297b50fda4730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a460e29266244cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24202145339449f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6822579edf473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a460e29266244cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ec9248b55d4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24202145339449f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,420</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>87,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,190</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>88,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>