--- v9 (2026-09-22)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0297b50fda4730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fdbe12a1e245ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24202145339449f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca7133baf6f4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ec9248b55d4348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24202145339449f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266a19c1303a425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca7133baf6f4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>