--- v10 (2026-10-12)
+++ v11 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fdbe12a1e245ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8262c7bb35254681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca7133baf6f4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b79072b858c424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R266a19c1303a425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca7133baf6f4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f4069ce6604a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b79072b858c424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>69,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>