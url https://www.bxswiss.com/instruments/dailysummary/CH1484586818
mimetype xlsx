--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da6ca4007a64fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58de9325fc4b461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5293eea128c64e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a2093979834e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9f47618e3c4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5293eea128c64e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1b670db3994bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a2093979834e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...118 lines deleted...]
-          <x:t>96,040</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,860</x:t>
-[...6 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,350</x:t>
-[...333 lines deleted...]
-          <x:t>91,870</x:t>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>