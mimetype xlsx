--- v2 (2026-04-05)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58de9325fc4b461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168a51b075304551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a2093979834e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76824120f524709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1b670db3994bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a2093979834e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5823610e17045b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76824120f524709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>