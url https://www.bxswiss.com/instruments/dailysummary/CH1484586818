--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168a51b075304551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ec1ff92dfa40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76824120f524709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a2eda5be8d4edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5823610e17045b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76824120f524709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6245be8bcae4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a2eda5be8d4edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,630</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>