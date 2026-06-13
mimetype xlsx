--- v4 (2026-05-16)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ec1ff92dfa40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f4e1cbddd34ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a2eda5be8d4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e65a10798b43f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6245be8bcae4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a2eda5be8d4edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2893f8293c084cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e65a10798b43f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...334 lines deleted...]
-        <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...252 lines deleted...]
-          <x:t>97,820</x:t>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>