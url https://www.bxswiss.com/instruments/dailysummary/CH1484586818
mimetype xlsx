--- v5 (2026-06-13)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f4e1cbddd34ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra282c912af8e4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e65a10798b43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0b7936856a4c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2893f8293c084cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e65a10798b43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283428ec5e154720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0b7936856a4c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>83,840</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>