--- v6 (2026-07-23)
+++ v7 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra282c912af8e4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f9954e6fab49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0b7936856a4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364069590b2c4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283428ec5e154720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0b7936856a4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079193732d374a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364069590b2c4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>83,290</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>80,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>81,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>