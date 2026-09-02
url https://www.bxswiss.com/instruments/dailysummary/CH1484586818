--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f9954e6fab49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf581ee793b29410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364069590b2c4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a460e29266244cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079193732d374a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364069590b2c4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b6822579edf473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a460e29266244cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>80,890</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,890</x:t>
-[...21 lines deleted...]
-          <x:t>82,410</x:t>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,510</x:t>
-[...350 lines deleted...]
-          <x:t>88,530</x:t>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>