--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b18213166b484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc88b3dbc924fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002a8070cfe841e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fa057924324a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831b9869cc3d4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002a8070cfe841e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3594a344ffad4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fa057924324a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,304 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...226 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,480</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
@@ -630,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>