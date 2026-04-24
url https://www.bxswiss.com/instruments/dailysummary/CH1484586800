--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc88b3dbc924fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c10c9b3dd874ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fa057924324a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88eaa27b9bfa443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3594a344ffad4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fa057924324a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199012997f8f45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88eaa27b9bfa443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...502 lines deleted...]
-          <x:t>99,470</x:t>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>