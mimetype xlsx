--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c10c9b3dd874ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1f31bb395e40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88eaa27b9bfa443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750297f8fd04c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199012997f8f45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88eaa27b9bfa443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf65e5cedb6a4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750297f8fd04c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...16 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,760</x:t>
-[...323 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...188 lines deleted...]
-          <x:t>96,580</x:t>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>