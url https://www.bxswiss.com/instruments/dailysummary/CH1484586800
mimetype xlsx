--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1f31bb395e40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac2f49c247b4307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750297f8fd04c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb26d1085f14842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf65e5cedb6a4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750297f8fd04c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc50058185b6456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb26d1085f14842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,040</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,900</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>