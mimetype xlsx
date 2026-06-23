--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac2f49c247b4307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4205edb9014791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb26d1085f14842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb366c4adbac54121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc50058185b6456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb26d1085f14842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5149eb9c9644a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb366c4adbac54121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>87,050</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>87,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>85,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>