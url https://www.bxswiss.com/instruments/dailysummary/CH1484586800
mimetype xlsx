--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4205edb9014791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff325a876ec4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb366c4adbac54121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c95b86e50d463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5149eb9c9644a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb366c4adbac54121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82865910eb5842ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c95b86e50d463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,840</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,360</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,180</x:t>
-[...97 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,270</x:t>
-[...161 lines deleted...]
-          <x:t>86,740</x:t>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,770</x:t>
-[...151 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>