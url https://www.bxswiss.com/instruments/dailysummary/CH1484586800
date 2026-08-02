--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff325a876ec4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f21fbd9e12420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4c95b86e50d463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3938ea2fe7214173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82865910eb5842ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4c95b86e50d463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163c16203f3e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3938ea2fe7214173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>71,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>