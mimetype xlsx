--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f21fbd9e12420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3e7c2c0a8431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3938ea2fe7214173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d26cc0f19c54d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163c16203f3e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3938ea2fe7214173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855d7c9c0cfa4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d26cc0f19c54d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>