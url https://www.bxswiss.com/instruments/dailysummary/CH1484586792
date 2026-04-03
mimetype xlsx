--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833b7be7d3b349ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212c68b3a4964df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5121d7ff26274e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dc7204a7d44b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9825c0e85aef40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5121d7ff26274e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0596e13ccdb146b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dc7204a7d44b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...88 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>96,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>97,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>99,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>