--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212c68b3a4964df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaec5c479d464220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dc7204a7d44b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34710446f7644011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0596e13ccdb146b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dc7204a7d44b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13059f18fc9f41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34710446f7644011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>100,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>98,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>