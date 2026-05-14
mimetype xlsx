--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaec5c479d464220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bfd3c024d346e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34710446f7644011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b30237d63a4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13059f18fc9f41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34710446f7644011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90524d06c0e54474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b30237d63a4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>