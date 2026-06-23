--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bfd3c024d346e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f8dc39ba842e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b30237d63a4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf888d29a264411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90524d06c0e54474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b30237d63a4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9590e41594d24707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf888d29a264411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,815</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>