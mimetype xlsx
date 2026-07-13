--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f8dc39ba842e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2834374dc7574595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf888d29a264411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7072fdc0ca47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9590e41594d24707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf888d29a264411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba3cf6720514313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7072fdc0ca47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,855</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...60 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,495</x:t>
-[...468 lines deleted...]
-          <x:t>101,755</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>