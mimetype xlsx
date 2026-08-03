--- v6 (2026-07-13)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2834374dc7574595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf207f96be080422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7072fdc0ca47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce8da0ffc954f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba3cf6720514313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7072fdc0ca47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b644ece885b4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce8da0ffc954f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,870</x:t>
-[...313 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...195 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>100,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>