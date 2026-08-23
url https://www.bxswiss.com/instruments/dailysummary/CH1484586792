--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf207f96be080422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9fb5470496443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce8da0ffc954f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4020202af3d4bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b644ece885b4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce8da0ffc954f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313860f0ad25486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4020202af3d4bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...92 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,955</x:t>
-[...468 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>