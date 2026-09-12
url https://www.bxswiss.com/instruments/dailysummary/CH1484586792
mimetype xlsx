--- v8 (2026-08-23)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9fb5470496443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cef5206b08f491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4020202af3d4bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R760c05d3896d40eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313860f0ad25486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4020202af3d4bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4861cb037d2e47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R760c05d3896d40eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>100,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>101,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...26 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>