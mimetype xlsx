--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca46e34efd2d4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc3c5ff27454895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3245ca30abd4423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7b517ea7a54359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f9d0d708ac4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3245ca30abd4423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf9dbe7dc14a441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7b517ea7a54359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...123 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,090</x:t>
-[...188 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>