--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc3c5ff27454895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91bdb97b1f74112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7b517ea7a54359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4aa4b8c555543e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf9dbe7dc14a441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7b517ea7a54359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6cc424ae54f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4aa4b8c555543e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,090</x:t>
-[...566 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>