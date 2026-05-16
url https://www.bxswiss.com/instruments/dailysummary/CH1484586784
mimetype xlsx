--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91bdb97b1f74112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f95ef63ea34154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4aa4b8c555543e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d5227c1624963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6cc424ae54f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4aa4b8c555543e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7e221344ff4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d5227c1624963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,160</x:t>
-[...205 lines deleted...]
-          <x:t>96,850</x:t>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,020</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...53 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>97,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>