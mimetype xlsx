--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f95ef63ea34154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0b8df90b6749cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0d5227c1624963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a8c3d6fd594a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7e221344ff4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0d5227c1624963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71895d250464572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a8c3d6fd594a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...53 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>