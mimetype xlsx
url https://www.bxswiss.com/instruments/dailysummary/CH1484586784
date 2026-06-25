--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0b8df90b6749cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c02a3e945a7423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a8c3d6fd594a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra811fc8b85fe4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71895d250464572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a8c3d6fd594a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c449eb62534fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra811fc8b85fe4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>91,220</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>90,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>