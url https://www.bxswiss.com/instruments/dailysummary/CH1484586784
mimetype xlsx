--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c02a3e945a7423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc79c9a4a164378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra811fc8b85fe4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27f5771d1f4405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c449eb62534fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra811fc8b85fe4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f1348cf67843b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27f5771d1f4405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>88,980</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,210</x:t>
-[...75 lines deleted...]
-          <x:t>89,490</x:t>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...478 lines deleted...]
-          <x:t>84,450</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>