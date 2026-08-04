--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc79c9a4a164378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c0af6ef05e4c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27f5771d1f4405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87931685b6a447fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f1348cf67843b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27f5771d1f4405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d55d2ce9134555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87931685b6a447fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>