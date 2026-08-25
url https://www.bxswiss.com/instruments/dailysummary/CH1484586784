--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c0af6ef05e4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334320552b6d4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87931685b6a447fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7168e1824354c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d55d2ce9134555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87931685b6a447fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18327344ea64a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7168e1824354c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>