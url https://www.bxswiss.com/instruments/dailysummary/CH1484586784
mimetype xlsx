--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334320552b6d4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd667d20667b24daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7168e1824354c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21a7b1454284695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18327344ea64a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7168e1824354c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6aad7c43af348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21a7b1454284695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>100,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>