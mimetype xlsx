--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae409dc5ef14627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91ec9d607fc4833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa216fb6401c454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1646afa9d10b4036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6813bc6bb45f481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa216fb6401c454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac2d5ca0444eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1646afa9d10b4036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,292 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...211 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
@@ -583,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>