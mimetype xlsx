--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91ec9d607fc4833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6679ff2a95c545d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1646afa9d10b4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7a5d593a0d462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac2d5ca0444eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1646afa9d10b4036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8978d43bce4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7a5d593a0d462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...166 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>