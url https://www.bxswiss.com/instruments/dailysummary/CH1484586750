--- v2 (2026-04-27)
+++ v3 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6679ff2a95c545d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06026ae6725476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7a5d593a0d462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff72c38f75147ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f8978d43bce4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7a5d593a0d462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eecb89d4d2948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff72c38f75147ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
-[...6 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,170</x:t>
-[...232 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,180</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,430</x:t>
-[...198 lines deleted...]
-          <x:t>95,500</x:t>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>