--- v3 (2026-05-21)
+++ v4 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06026ae6725476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc319e8509254991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ff72c38f75147ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0670cbc47a6a45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eecb89d4d2948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ff72c38f75147ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3eef3c8fb8d4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0670cbc47a6a45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>96,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,490</x:t>
-[...210 lines deleted...]
-          <x:t>95,150</x:t>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>