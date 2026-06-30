--- v4 (2026-06-10)
+++ v5 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc319e8509254991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04bb542a9194f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0670cbc47a6a45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d8d3cecee4a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3eef3c8fb8d4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0670cbc47a6a45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f57ee9a11bc4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d8d3cecee4a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,240</x:t>
-[...119 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,510</x:t>
-[...193 lines deleted...]
-          <x:t>96,060</x:t>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>96,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>