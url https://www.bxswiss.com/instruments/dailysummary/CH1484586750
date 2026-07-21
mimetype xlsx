--- v5 (2026-06-30)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04bb542a9194f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3358d6ee21c473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d8d3cecee4a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91d7e5b3f8244c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f57ee9a11bc4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d8d3cecee4a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852b805d07bf45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91d7e5b3f8244c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...58 lines deleted...]
-          <x:t>97,260</x:t>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>99,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>