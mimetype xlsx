--- v6 (2026-07-21)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3358d6ee21c473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96b884da7844fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91d7e5b3f8244c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867a97e1ff2741e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852b805d07bf45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91d7e5b3f8244c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff6dbf0aa414452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867a97e1ff2741e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1484586750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>